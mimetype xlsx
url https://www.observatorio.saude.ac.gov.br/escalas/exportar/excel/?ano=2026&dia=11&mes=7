--- v1 (2026-05-15)
+++ v2 (2026-05-15)
@@ -716,123 +716,71 @@
         <is>
           <t>Ana I.</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
           <t>Clinica médica</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>CAPS</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F4" t="n">
-        <v>168</v>
-[...71 lines deleted...]
-      <c r="U4" s="3" t="inlineStr"/>
+        <v>12</v>
+      </c>
+      <c r="G4" s="3" t="inlineStr"/>
+      <c r="H4" s="3" t="inlineStr"/>
+      <c r="I4" s="3" t="inlineStr"/>
+      <c r="J4" s="3" t="inlineStr"/>
+      <c r="K4" s="3" t="inlineStr"/>
+      <c r="L4" s="3" t="inlineStr"/>
+      <c r="M4" s="3" t="inlineStr"/>
+      <c r="N4" s="3" t="inlineStr"/>
+      <c r="O4" s="3" t="inlineStr"/>
+      <c r="P4" s="3" t="inlineStr"/>
+      <c r="Q4" s="3" t="inlineStr"/>
+      <c r="R4" s="3" t="inlineStr"/>
+      <c r="S4" s="3" t="inlineStr"/>
+      <c r="T4" s="3" t="inlineStr"/>
+      <c r="U4" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="V4" s="3" t="inlineStr"/>
       <c r="W4" s="3" t="inlineStr"/>
       <c r="X4" s="3" t="inlineStr"/>
       <c r="Y4" s="3" t="inlineStr"/>
       <c r="Z4" s="3" t="inlineStr"/>
       <c r="AA4" s="3" t="inlineStr"/>
       <c r="AB4" s="3" t="inlineStr"/>
       <c r="AC4" s="3" t="inlineStr"/>
       <c r="AD4" s="3" t="inlineStr"/>
       <c r="AE4" s="3" t="inlineStr"/>
       <c r="AF4" s="3" t="inlineStr"/>
       <c r="AG4" s="3" t="inlineStr"/>
       <c r="AH4" s="3" t="inlineStr"/>
       <c r="AI4" s="3" t="inlineStr"/>
       <c r="AJ4" s="3" t="inlineStr"/>
       <c r="AK4" s="3" t="inlineStr"/>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>Eliete A.</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
@@ -1410,139 +1358,95 @@
         <is>
           <t>Michele G.</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Enfermeiro - OPO</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>CENTRAL ESTADUAL DE TRANSPLANTES - CET</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="G10" s="3" t="inlineStr">
+        <v>30</v>
+      </c>
+      <c r="G10" s="3" t="inlineStr"/>
+      <c r="H10" s="3" t="inlineStr"/>
+      <c r="I10" s="3" t="inlineStr"/>
+      <c r="J10" s="3" t="inlineStr"/>
+      <c r="K10" s="3" t="inlineStr"/>
+      <c r="L10" s="3" t="inlineStr"/>
+      <c r="M10" s="3" t="inlineStr"/>
+      <c r="N10" s="3" t="inlineStr"/>
+      <c r="O10" s="3" t="inlineStr"/>
+      <c r="P10" s="3" t="inlineStr"/>
+      <c r="Q10" s="3" t="inlineStr"/>
+      <c r="R10" s="3" t="inlineStr"/>
+      <c r="S10" s="3" t="inlineStr"/>
+      <c r="T10" s="3" t="inlineStr"/>
+      <c r="U10" s="3" t="inlineStr"/>
+      <c r="V10" s="3" t="inlineStr"/>
+      <c r="W10" s="3" t="inlineStr"/>
+      <c r="X10" s="3" t="inlineStr"/>
+      <c r="Y10" s="3" t="inlineStr"/>
+      <c r="Z10" s="3" t="inlineStr"/>
+      <c r="AA10" s="3" t="inlineStr"/>
+      <c r="AB10" s="3" t="inlineStr"/>
+      <c r="AC10" s="3" t="inlineStr"/>
+      <c r="AD10" s="3" t="inlineStr"/>
+      <c r="AE10" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
-      <c r="H10" s="3" t="inlineStr"/>
-[...66 lines deleted...]
-      <c r="AE10" s="3" t="inlineStr"/>
       <c r="AF10" s="3" t="inlineStr"/>
-      <c r="AG10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG10" s="3" t="inlineStr"/>
       <c r="AH10" s="3" t="inlineStr"/>
       <c r="AI10" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="AJ10" s="3" t="inlineStr"/>
-      <c r="AK10" s="3" t="inlineStr"/>
+      <c r="AK10" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Maria H.</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Médico</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Ambulatório Psiquiátrico</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>HOSMAC</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
@@ -2265,143 +2169,127 @@
         <is>
           <t>Maria M.</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Bioquímico/Biomédico</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F17" t="n">
-        <v>174</v>
-[...6 lines deleted...]
-      <c r="H17" s="3" t="inlineStr"/>
+        <v>150</v>
+      </c>
+      <c r="G17" s="3" t="inlineStr"/>
+      <c r="H17" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="I17" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="J17" s="3" t="inlineStr"/>
       <c r="K17" s="3" t="inlineStr"/>
       <c r="L17" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="M17" s="3" t="inlineStr"/>
       <c r="N17" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...10 lines deleted...]
-          <t>M6</t>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="O17" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="P17" s="3" t="inlineStr"/>
+      <c r="Q17" s="3" t="inlineStr">
+        <is>
+          <t>T6/PN</t>
         </is>
       </c>
       <c r="R17" s="3" t="inlineStr"/>
-      <c r="S17" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="S17" s="3" t="inlineStr"/>
+      <c r="T17" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="U17" s="3" t="inlineStr"/>
       <c r="V17" s="3" t="inlineStr"/>
-      <c r="W17" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X17" s="3" t="inlineStr"/>
+      <c r="W17" s="3" t="inlineStr"/>
+      <c r="X17" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
       <c r="Y17" s="3" t="inlineStr"/>
       <c r="Z17" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AA17" s="3" t="inlineStr"/>
-      <c r="AB17" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB17" s="3" t="inlineStr"/>
       <c r="AC17" s="3" t="inlineStr"/>
       <c r="AD17" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AE17" s="3" t="inlineStr"/>
       <c r="AF17" s="3" t="inlineStr"/>
       <c r="AG17" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AH17" s="3" t="inlineStr"/>
-      <c r="AI17" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI17" s="3" t="inlineStr"/>
       <c r="AJ17" s="3" t="inlineStr"/>
-      <c r="AK17" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK17" s="3" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Antonio S.</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Coordenador</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
@@ -4035,1237 +3923,1237 @@
       <c r="AC34" s="3" t="inlineStr">
         <is>
           <t>T4/M4</t>
         </is>
       </c>
       <c r="AD34" s="3" t="inlineStr"/>
       <c r="AE34" s="3" t="inlineStr"/>
       <c r="AF34" s="3" t="inlineStr"/>
       <c r="AG34" s="3" t="inlineStr">
         <is>
           <t>M4/T4</t>
         </is>
       </c>
       <c r="AH34" s="3" t="inlineStr"/>
       <c r="AI34" s="3" t="inlineStr"/>
       <c r="AJ34" s="3" t="inlineStr">
         <is>
           <t>T4/M4</t>
         </is>
       </c>
       <c r="AK34" s="3" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Abido B.</t>
+          <t>Fabiano F.</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Ecocardiograma Adulto</t>
+          <t>Colonoscopia</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F35" t="n">
-        <v>118</v>
-[...5 lines deleted...]
-      </c>
+        <v>32</v>
+      </c>
+      <c r="G35" s="3" t="inlineStr"/>
       <c r="H35" s="3" t="inlineStr"/>
-      <c r="I35" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I35" s="3" t="inlineStr"/>
       <c r="J35" s="3" t="inlineStr"/>
       <c r="K35" s="3" t="inlineStr"/>
       <c r="L35" s="3" t="inlineStr">
         <is>
-          <t>M6/T4</t>
-[...7 lines deleted...]
-      </c>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="M35" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="N35" s="3" t="inlineStr"/>
       <c r="O35" s="3" t="inlineStr"/>
-      <c r="P35" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P35" s="3" t="inlineStr"/>
       <c r="Q35" s="3" t="inlineStr"/>
       <c r="R35" s="3" t="inlineStr"/>
       <c r="S35" s="3" t="inlineStr">
         <is>
-          <t>M6/T4</t>
-[...7 lines deleted...]
-      </c>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="T35" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="U35" s="3" t="inlineStr"/>
       <c r="V35" s="3" t="inlineStr"/>
-      <c r="W35" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W35" s="3" t="inlineStr"/>
       <c r="X35" s="3" t="inlineStr"/>
       <c r="Y35" s="3" t="inlineStr"/>
       <c r="Z35" s="3" t="inlineStr">
         <is>
-          <t>M6/T4</t>
-[...7 lines deleted...]
-      </c>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="AA35" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="AB35" s="3" t="inlineStr"/>
       <c r="AC35" s="3" t="inlineStr"/>
-      <c r="AD35" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD35" s="3" t="inlineStr"/>
       <c r="AE35" s="3" t="inlineStr"/>
       <c r="AF35" s="3" t="inlineStr"/>
-      <c r="AG35" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AH35" s="3" t="inlineStr"/>
+      <c r="AG35" s="3" t="inlineStr"/>
+      <c r="AH35" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
       <c r="AI35" s="3" t="inlineStr">
         <is>
-          <t>M6/T4</t>
+          <t>M4</t>
         </is>
       </c>
       <c r="AJ35" s="3" t="inlineStr"/>
-      <c r="AK35" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK35" s="3" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Igor D.</t>
+          <t>Abido B.</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>Ecocardiograma Adulto</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
-          <t>Contrato Temporário</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F36" t="n">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G36" s="3" t="inlineStr"/>
+        <v>118</v>
+      </c>
+      <c r="G36" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="H36" s="3" t="inlineStr"/>
-      <c r="I36" s="3" t="inlineStr"/>
+      <c r="I36" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="J36" s="3" t="inlineStr"/>
       <c r="K36" s="3" t="inlineStr"/>
-      <c r="L36" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6</t>
+      <c r="L36" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
         </is>
       </c>
       <c r="M36" s="3" t="inlineStr"/>
-      <c r="N36" s="3" t="inlineStr"/>
+      <c r="N36" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="O36" s="3" t="inlineStr"/>
-      <c r="P36" s="3" t="inlineStr"/>
+      <c r="P36" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="Q36" s="3" t="inlineStr"/>
       <c r="R36" s="3" t="inlineStr"/>
-      <c r="S36" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6</t>
+      <c r="S36" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
         </is>
       </c>
       <c r="T36" s="3" t="inlineStr"/>
-      <c r="U36" s="3" t="inlineStr"/>
+      <c r="U36" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="V36" s="3" t="inlineStr"/>
-      <c r="W36" s="3" t="inlineStr"/>
+      <c r="W36" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
       <c r="X36" s="3" t="inlineStr"/>
       <c r="Y36" s="3" t="inlineStr"/>
-      <c r="Z36" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6</t>
+      <c r="Z36" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
         </is>
       </c>
       <c r="AA36" s="3" t="inlineStr"/>
-      <c r="AB36" s="3" t="inlineStr"/>
+      <c r="AB36" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="AC36" s="3" t="inlineStr"/>
-      <c r="AD36" s="3" t="inlineStr"/>
+      <c r="AD36" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AE36" s="3" t="inlineStr"/>
       <c r="AF36" s="3" t="inlineStr"/>
-      <c r="AG36" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6</t>
+      <c r="AG36" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
         </is>
       </c>
       <c r="AH36" s="3" t="inlineStr"/>
-      <c r="AI36" s="3" t="inlineStr"/>
+      <c r="AI36" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="AJ36" s="3" t="inlineStr"/>
-      <c r="AK36" s="3" t="inlineStr"/>
+      <c r="AK36" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Joicely C.</t>
+          <t>Igor D.</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
           <t>Ecocardiograma Adulto</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F37" t="n">
-        <v>184</v>
-[...15 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="G37" s="3" t="inlineStr"/>
+      <c r="H37" s="3" t="inlineStr"/>
+      <c r="I37" s="3" t="inlineStr"/>
       <c r="J37" s="3" t="inlineStr"/>
       <c r="K37" s="3" t="inlineStr"/>
-      <c r="L37" s="3" t="inlineStr"/>
-[...19 lines deleted...]
-      </c>
+      <c r="L37" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="M37" s="3" t="inlineStr"/>
+      <c r="N37" s="3" t="inlineStr"/>
+      <c r="O37" s="3" t="inlineStr"/>
+      <c r="P37" s="3" t="inlineStr"/>
       <c r="Q37" s="3" t="inlineStr"/>
       <c r="R37" s="3" t="inlineStr"/>
-      <c r="S37" s="3" t="inlineStr"/>
-[...19 lines deleted...]
-      </c>
+      <c r="S37" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="T37" s="3" t="inlineStr"/>
+      <c r="U37" s="3" t="inlineStr"/>
+      <c r="V37" s="3" t="inlineStr"/>
+      <c r="W37" s="3" t="inlineStr"/>
       <c r="X37" s="3" t="inlineStr"/>
       <c r="Y37" s="3" t="inlineStr"/>
-      <c r="Z37" s="3" t="inlineStr"/>
-[...19 lines deleted...]
-      </c>
+      <c r="Z37" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AA37" s="3" t="inlineStr"/>
+      <c r="AB37" s="3" t="inlineStr"/>
+      <c r="AC37" s="3" t="inlineStr"/>
+      <c r="AD37" s="3" t="inlineStr"/>
       <c r="AE37" s="3" t="inlineStr"/>
       <c r="AF37" s="3" t="inlineStr"/>
-      <c r="AG37" s="3" t="inlineStr"/>
-[...19 lines deleted...]
-      </c>
+      <c r="AG37" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AH37" s="3" t="inlineStr"/>
+      <c r="AI37" s="3" t="inlineStr"/>
+      <c r="AJ37" s="3" t="inlineStr"/>
+      <c r="AK37" s="3" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Renato S.</t>
+          <t>Joicely C.</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>Ecocardiograma Adulto</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F38" t="n">
-        <v>138</v>
+        <v>184</v>
       </c>
       <c r="G38" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="H38" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="I38" s="3" t="inlineStr">
         <is>
-          <t>M6/T4</t>
+          <t>M4</t>
         </is>
       </c>
       <c r="J38" s="3" t="inlineStr"/>
       <c r="K38" s="3" t="inlineStr"/>
       <c r="L38" s="3" t="inlineStr"/>
-      <c r="M38" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>M6</t>
+      <c r="M38" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="N38" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
         </is>
       </c>
       <c r="O38" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="P38" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="Q38" s="3" t="inlineStr"/>
       <c r="R38" s="3" t="inlineStr"/>
       <c r="S38" s="3" t="inlineStr"/>
       <c r="T38" s="3" t="inlineStr">
         <is>
-          <t>M4</t>
-[...4 lines deleted...]
-          <t>M6</t>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="U38" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
         </is>
       </c>
       <c r="V38" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="W38" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="X38" s="3" t="inlineStr"/>
       <c r="Y38" s="3" t="inlineStr"/>
       <c r="Z38" s="3" t="inlineStr"/>
-      <c r="AA38" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>M6</t>
+      <c r="AA38" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AB38" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
         </is>
       </c>
       <c r="AC38" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="AD38" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="AE38" s="3" t="inlineStr"/>
       <c r="AF38" s="3" t="inlineStr"/>
       <c r="AG38" s="3" t="inlineStr"/>
-      <c r="AH38" s="3" t="inlineStr"/>
-[...2 lines deleted...]
-          <t>M6</t>
+      <c r="AH38" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AI38" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
         </is>
       </c>
       <c r="AJ38" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="AK38" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Thiago S.</t>
+          <t>Renato S.</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>Ecocardiograma Adulto</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F39" t="n">
-        <v>24</v>
-[...3 lines deleted...]
-      <c r="I39" s="3" t="inlineStr"/>
+        <v>138</v>
+      </c>
+      <c r="G39" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="H39" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="I39" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="J39" s="3" t="inlineStr"/>
       <c r="K39" s="3" t="inlineStr"/>
-      <c r="L39" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L39" s="3" t="inlineStr"/>
       <c r="M39" s="3" t="inlineStr"/>
-      <c r="N39" s="3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="P39" s="3" t="inlineStr"/>
+      <c r="N39" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="O39" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="P39" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="Q39" s="3" t="inlineStr"/>
       <c r="R39" s="3" t="inlineStr"/>
-      <c r="S39" s="4" t="inlineStr">
-[...7 lines deleted...]
-      <c r="W39" s="3" t="inlineStr"/>
+      <c r="S39" s="3" t="inlineStr"/>
+      <c r="T39" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="U39" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="V39" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="W39" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="X39" s="3" t="inlineStr"/>
       <c r="Y39" s="3" t="inlineStr"/>
-      <c r="Z39" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z39" s="3" t="inlineStr"/>
       <c r="AA39" s="3" t="inlineStr"/>
-      <c r="AB39" s="3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AD39" s="3" t="inlineStr"/>
+      <c r="AB39" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AC39" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AD39" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="AE39" s="3" t="inlineStr"/>
       <c r="AF39" s="3" t="inlineStr"/>
-      <c r="AG39" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG39" s="3" t="inlineStr"/>
       <c r="AH39" s="3" t="inlineStr"/>
-      <c r="AI39" s="3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AK39" s="3" t="inlineStr"/>
+      <c r="AI39" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AJ39" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AK39" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>Larissa S.</t>
+          <t>Thiago S.</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Ecocardiograma Pediatrico</t>
+          <t>Ecocardiograma Adulto</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F40" t="n">
-        <v>90</v>
+        <v>24</v>
       </c>
       <c r="G40" s="3" t="inlineStr"/>
       <c r="H40" s="3" t="inlineStr"/>
-      <c r="I40" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I40" s="3" t="inlineStr"/>
       <c r="J40" s="3" t="inlineStr"/>
       <c r="K40" s="3" t="inlineStr"/>
-      <c r="L40" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6/T4</t>
+      <c r="L40" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
         </is>
       </c>
       <c r="M40" s="3" t="inlineStr"/>
-      <c r="N40" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N40" s="3" t="inlineStr"/>
       <c r="O40" s="3" t="inlineStr"/>
       <c r="P40" s="3" t="inlineStr"/>
       <c r="Q40" s="3" t="inlineStr"/>
       <c r="R40" s="3" t="inlineStr"/>
-      <c r="S40" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6/T4</t>
+      <c r="S40" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
         </is>
       </c>
       <c r="T40" s="3" t="inlineStr"/>
-      <c r="U40" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U40" s="3" t="inlineStr"/>
       <c r="V40" s="3" t="inlineStr"/>
       <c r="W40" s="3" t="inlineStr"/>
       <c r="X40" s="3" t="inlineStr"/>
       <c r="Y40" s="3" t="inlineStr"/>
-      <c r="Z40" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6/T4</t>
+      <c r="Z40" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
         </is>
       </c>
       <c r="AA40" s="3" t="inlineStr"/>
-      <c r="AB40" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB40" s="3" t="inlineStr"/>
       <c r="AC40" s="3" t="inlineStr"/>
       <c r="AD40" s="3" t="inlineStr"/>
       <c r="AE40" s="3" t="inlineStr"/>
       <c r="AF40" s="3" t="inlineStr"/>
-      <c r="AG40" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6/T4</t>
+      <c r="AG40" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
         </is>
       </c>
       <c r="AH40" s="3" t="inlineStr"/>
-      <c r="AI40" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI40" s="3" t="inlineStr"/>
       <c r="AJ40" s="3" t="inlineStr"/>
       <c r="AK40" s="3" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>Melissa R.</t>
+          <t>Larissa S.</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>Ecocardiograma Pediatrico</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F41" t="n">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="G41" s="3" t="inlineStr"/>
-      <c r="H41" s="3" t="inlineStr">
+      <c r="H41" s="3" t="inlineStr"/>
+      <c r="I41" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="I41" s="3" t="inlineStr"/>
       <c r="J41" s="3" t="inlineStr"/>
       <c r="K41" s="3" t="inlineStr"/>
-      <c r="L41" s="3" t="inlineStr"/>
+      <c r="L41" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="M41" s="3" t="inlineStr"/>
-      <c r="N41" s="3" t="inlineStr"/>
+      <c r="N41" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="O41" s="3" t="inlineStr"/>
       <c r="P41" s="3" t="inlineStr"/>
       <c r="Q41" s="3" t="inlineStr"/>
       <c r="R41" s="3" t="inlineStr"/>
-      <c r="S41" s="3" t="inlineStr"/>
+      <c r="S41" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="T41" s="3" t="inlineStr"/>
-      <c r="U41" s="3" t="inlineStr"/>
+      <c r="U41" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="V41" s="3" t="inlineStr"/>
       <c r="W41" s="3" t="inlineStr"/>
       <c r="X41" s="3" t="inlineStr"/>
       <c r="Y41" s="3" t="inlineStr"/>
       <c r="Z41" s="3" t="inlineStr">
         <is>
-          <t>T4/M6</t>
+          <t>M6/T4</t>
         </is>
       </c>
       <c r="AA41" s="3" t="inlineStr"/>
-      <c r="AB41" s="3" t="inlineStr"/>
-      <c r="AC41" s="3" t="inlineStr">
+      <c r="AB41" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
+      <c r="AC41" s="3" t="inlineStr"/>
       <c r="AD41" s="3" t="inlineStr"/>
       <c r="AE41" s="3" t="inlineStr"/>
       <c r="AF41" s="3" t="inlineStr"/>
       <c r="AG41" s="3" t="inlineStr">
         <is>
-          <t>T4/M6</t>
+          <t>M6/T4</t>
         </is>
       </c>
       <c r="AH41" s="3" t="inlineStr"/>
-      <c r="AI41" s="3" t="inlineStr"/>
-      <c r="AJ41" s="3" t="inlineStr">
+      <c r="AI41" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
+      <c r="AJ41" s="3" t="inlineStr"/>
       <c r="AK41" s="3" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Ricardo R.</t>
+          <t>Melissa R.</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
           <t>Ecocardiograma Pediatrico</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F42" t="n">
         <v>50</v>
       </c>
       <c r="G42" s="3" t="inlineStr"/>
       <c r="H42" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="I42" s="3" t="inlineStr"/>
       <c r="J42" s="3" t="inlineStr"/>
       <c r="K42" s="3" t="inlineStr"/>
       <c r="L42" s="3" t="inlineStr"/>
       <c r="M42" s="3" t="inlineStr"/>
       <c r="N42" s="3" t="inlineStr"/>
       <c r="O42" s="3" t="inlineStr"/>
       <c r="P42" s="3" t="inlineStr"/>
       <c r="Q42" s="3" t="inlineStr"/>
       <c r="R42" s="3" t="inlineStr"/>
       <c r="S42" s="3" t="inlineStr"/>
       <c r="T42" s="3" t="inlineStr"/>
       <c r="U42" s="3" t="inlineStr"/>
       <c r="V42" s="3" t="inlineStr"/>
       <c r="W42" s="3" t="inlineStr"/>
       <c r="X42" s="3" t="inlineStr"/>
       <c r="Y42" s="3" t="inlineStr"/>
-      <c r="Z42" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="Z42" s="3" t="inlineStr">
+        <is>
+          <t>T4/M6</t>
+        </is>
+      </c>
+      <c r="AA42" s="3" t="inlineStr"/>
       <c r="AB42" s="3" t="inlineStr"/>
       <c r="AC42" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="AD42" s="3" t="inlineStr"/>
       <c r="AE42" s="3" t="inlineStr"/>
       <c r="AF42" s="3" t="inlineStr"/>
-      <c r="AG42" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AG42" s="3" t="inlineStr">
+        <is>
+          <t>T4/M6</t>
+        </is>
+      </c>
+      <c r="AH42" s="3" t="inlineStr"/>
       <c r="AI42" s="3" t="inlineStr"/>
       <c r="AJ42" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="AK42" s="3" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Denise C.</t>
+          <t>Ricardo R.</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>Eletroencefalograma</t>
+          <t>Ecocardiograma Pediatrico</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F43" t="n">
-        <v>138</v>
-[...15 lines deleted...]
-      </c>
+        <v>50</v>
+      </c>
+      <c r="G43" s="3" t="inlineStr"/>
+      <c r="H43" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="I43" s="3" t="inlineStr"/>
       <c r="J43" s="3" t="inlineStr"/>
       <c r="K43" s="3" t="inlineStr"/>
-      <c r="L43" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="L43" s="3" t="inlineStr"/>
+      <c r="M43" s="3" t="inlineStr"/>
+      <c r="N43" s="3" t="inlineStr"/>
+      <c r="O43" s="3" t="inlineStr"/>
+      <c r="P43" s="3" t="inlineStr"/>
       <c r="Q43" s="3" t="inlineStr"/>
       <c r="R43" s="3" t="inlineStr"/>
-      <c r="S43" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="S43" s="3" t="inlineStr"/>
+      <c r="T43" s="3" t="inlineStr"/>
+      <c r="U43" s="3" t="inlineStr"/>
+      <c r="V43" s="3" t="inlineStr"/>
+      <c r="W43" s="3" t="inlineStr"/>
       <c r="X43" s="3" t="inlineStr"/>
       <c r="Y43" s="3" t="inlineStr"/>
-      <c r="Z43" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="Z43" s="3" t="inlineStr"/>
+      <c r="AA43" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AB43" s="3" t="inlineStr"/>
+      <c r="AC43" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AD43" s="3" t="inlineStr"/>
       <c r="AE43" s="3" t="inlineStr"/>
       <c r="AF43" s="3" t="inlineStr"/>
-      <c r="AG43" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="AG43" s="3" t="inlineStr"/>
+      <c r="AH43" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AI43" s="3" t="inlineStr"/>
+      <c r="AJ43" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AK43" s="3" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Denise C.</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>Eletroencefalograma</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F44" t="n">
         <v>138</v>
       </c>
       <c r="G44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="H44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="I44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="J44" s="3" t="inlineStr"/>
       <c r="K44" s="3" t="inlineStr"/>
       <c r="L44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="M44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="N44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="O44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="P44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="Q44" s="3" t="inlineStr"/>
       <c r="R44" s="3" t="inlineStr"/>
       <c r="S44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="T44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="U44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="V44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="W44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="X44" s="3" t="inlineStr"/>
       <c r="Y44" s="3" t="inlineStr"/>
       <c r="Z44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AA44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AB44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AC44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AD44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AE44" s="3" t="inlineStr"/>
       <c r="AF44" s="3" t="inlineStr"/>
       <c r="AG44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AH44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AI44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AJ44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AK44" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Fabiano F.</t>
+          <t>Denise C.</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>Endoscopia Adulto</t>
+          <t>Eletroencefalograma</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F45" t="n">
-        <v>48</v>
-[...3 lines deleted...]
-      <c r="I45" s="3" t="inlineStr"/>
+        <v>138</v>
+      </c>
+      <c r="G45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="H45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="I45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="J45" s="3" t="inlineStr"/>
       <c r="K45" s="3" t="inlineStr"/>
       <c r="L45" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
       <c r="M45" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
-      <c r="N45" s="3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="P45" s="3" t="inlineStr"/>
+      <c r="N45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="O45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="P45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="Q45" s="3" t="inlineStr"/>
       <c r="R45" s="3" t="inlineStr"/>
       <c r="S45" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
       <c r="T45" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
-      <c r="U45" s="3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="W45" s="3" t="inlineStr"/>
+      <c r="U45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="V45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="W45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="X45" s="3" t="inlineStr"/>
       <c r="Y45" s="3" t="inlineStr"/>
       <c r="Z45" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
       <c r="AA45" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
-      <c r="AB45" s="3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AD45" s="3" t="inlineStr"/>
+      <c r="AB45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AC45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AD45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="AE45" s="3" t="inlineStr"/>
       <c r="AF45" s="3" t="inlineStr"/>
-      <c r="AG45" s="3" t="inlineStr"/>
+      <c r="AG45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="AH45" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
       <c r="AI45" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
-      <c r="AJ45" s="3" t="inlineStr"/>
-      <c r="AK45" s="3" t="inlineStr"/>
+      <c r="AJ45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AK45" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Francisco L.</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Endoscopia Adulto</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -5303,1545 +5191,1545 @@
       <c r="Y46" s="3" t="inlineStr"/>
       <c r="Z46" s="3" t="inlineStr"/>
       <c r="AA46" s="3" t="inlineStr"/>
       <c r="AB46" s="3" t="inlineStr"/>
       <c r="AC46" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
       <c r="AD46" s="3" t="inlineStr"/>
       <c r="AE46" s="3" t="inlineStr"/>
       <c r="AF46" s="3" t="inlineStr"/>
       <c r="AG46" s="3" t="inlineStr"/>
       <c r="AH46" s="3" t="inlineStr"/>
       <c r="AI46" s="3" t="inlineStr"/>
       <c r="AJ46" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
       <c r="AK46" s="3" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>Jose F.</t>
+          <t>Raisa R.</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Endoscopia Adulto</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Efetivo/Sem Concurso Público</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F47" t="n">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="G47" s="3" t="inlineStr"/>
       <c r="H47" s="3" t="inlineStr"/>
       <c r="I47" s="3" t="inlineStr"/>
       <c r="J47" s="3" t="inlineStr"/>
       <c r="K47" s="3" t="inlineStr"/>
-      <c r="L47" s="3" t="inlineStr"/>
-      <c r="M47" s="3" t="inlineStr"/>
+      <c r="L47" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="M47" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="N47" s="3" t="inlineStr"/>
       <c r="O47" s="3" t="inlineStr"/>
-      <c r="P47" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P47" s="3" t="inlineStr"/>
       <c r="Q47" s="3" t="inlineStr"/>
       <c r="R47" s="3" t="inlineStr"/>
-      <c r="S47" s="3" t="inlineStr"/>
-      <c r="T47" s="3" t="inlineStr"/>
+      <c r="S47" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="T47" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="U47" s="3" t="inlineStr"/>
       <c r="V47" s="3" t="inlineStr"/>
-      <c r="W47" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W47" s="3" t="inlineStr"/>
       <c r="X47" s="3" t="inlineStr"/>
       <c r="Y47" s="3" t="inlineStr"/>
-      <c r="Z47" s="3" t="inlineStr"/>
-      <c r="AA47" s="3" t="inlineStr"/>
+      <c r="Z47" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AA47" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="AB47" s="3" t="inlineStr"/>
       <c r="AC47" s="3" t="inlineStr"/>
-      <c r="AD47" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD47" s="3" t="inlineStr"/>
       <c r="AE47" s="3" t="inlineStr"/>
       <c r="AF47" s="3" t="inlineStr"/>
-      <c r="AG47" s="3" t="inlineStr"/>
-      <c r="AH47" s="3" t="inlineStr"/>
+      <c r="AG47" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AH47" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="AI47" s="3" t="inlineStr"/>
       <c r="AJ47" s="3" t="inlineStr"/>
-      <c r="AK47" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK47" s="3" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Raisa R.</t>
+          <t>Ricardo B.</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Endoscopia Adulto</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>48</v>
+        <v>80</v>
       </c>
       <c r="G48" s="3" t="inlineStr"/>
       <c r="H48" s="3" t="inlineStr"/>
       <c r="I48" s="3" t="inlineStr"/>
       <c r="J48" s="3" t="inlineStr"/>
       <c r="K48" s="3" t="inlineStr"/>
-      <c r="L48" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="N48" s="3" t="inlineStr"/>
+      <c r="L48" s="3" t="inlineStr"/>
+      <c r="M48" s="3" t="inlineStr"/>
+      <c r="N48" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="O48" s="3" t="inlineStr"/>
-      <c r="P48" s="3" t="inlineStr"/>
+      <c r="P48" s="3" t="inlineStr">
+        <is>
+          <t>T4/M6</t>
+        </is>
+      </c>
       <c r="Q48" s="3" t="inlineStr"/>
       <c r="R48" s="3" t="inlineStr"/>
-      <c r="S48" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="U48" s="3" t="inlineStr"/>
+      <c r="S48" s="3" t="inlineStr"/>
+      <c r="T48" s="3" t="inlineStr"/>
+      <c r="U48" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="V48" s="3" t="inlineStr"/>
-      <c r="W48" s="3" t="inlineStr"/>
+      <c r="W48" s="3" t="inlineStr">
+        <is>
+          <t>T4/M6</t>
+        </is>
+      </c>
       <c r="X48" s="3" t="inlineStr"/>
       <c r="Y48" s="3" t="inlineStr"/>
-      <c r="Z48" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AB48" s="3" t="inlineStr"/>
+      <c r="Z48" s="3" t="inlineStr"/>
+      <c r="AA48" s="3" t="inlineStr"/>
+      <c r="AB48" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="AC48" s="3" t="inlineStr"/>
-      <c r="AD48" s="3" t="inlineStr"/>
+      <c r="AD48" s="3" t="inlineStr">
+        <is>
+          <t>T4/M6</t>
+        </is>
+      </c>
       <c r="AE48" s="3" t="inlineStr"/>
       <c r="AF48" s="3" t="inlineStr"/>
-      <c r="AG48" s="4" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AI48" s="3" t="inlineStr"/>
+      <c r="AG48" s="3" t="inlineStr"/>
+      <c r="AH48" s="3" t="inlineStr"/>
+      <c r="AI48" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="AJ48" s="3" t="inlineStr"/>
-      <c r="AK48" s="3" t="inlineStr"/>
+      <c r="AK48" s="3" t="inlineStr">
+        <is>
+          <t>T4/M6</t>
+        </is>
+      </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Ricardo B.</t>
+          <t>Sinnara L.</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>Endoscopia Adulto</t>
+          <t>Endoscopia Pediatrica</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F49" t="n">
-        <v>80</v>
+        <v>24</v>
       </c>
       <c r="G49" s="3" t="inlineStr"/>
       <c r="H49" s="3" t="inlineStr"/>
       <c r="I49" s="3" t="inlineStr"/>
       <c r="J49" s="3" t="inlineStr"/>
       <c r="K49" s="3" t="inlineStr"/>
       <c r="L49" s="3" t="inlineStr"/>
-      <c r="M49" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M49" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="N49" s="3" t="inlineStr"/>
       <c r="O49" s="3" t="inlineStr"/>
-      <c r="P49" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P49" s="3" t="inlineStr"/>
       <c r="Q49" s="3" t="inlineStr"/>
       <c r="R49" s="3" t="inlineStr"/>
       <c r="S49" s="3" t="inlineStr"/>
-      <c r="T49" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="T49" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="U49" s="3" t="inlineStr"/>
       <c r="V49" s="3" t="inlineStr"/>
-      <c r="W49" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W49" s="3" t="inlineStr"/>
       <c r="X49" s="3" t="inlineStr"/>
       <c r="Y49" s="3" t="inlineStr"/>
       <c r="Z49" s="3" t="inlineStr"/>
-      <c r="AA49" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AA49" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AB49" s="3" t="inlineStr"/>
       <c r="AC49" s="3" t="inlineStr"/>
-      <c r="AD49" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD49" s="3" t="inlineStr"/>
       <c r="AE49" s="3" t="inlineStr"/>
       <c r="AF49" s="3" t="inlineStr"/>
       <c r="AG49" s="3" t="inlineStr"/>
-      <c r="AH49" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH49" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AI49" s="3" t="inlineStr"/>
       <c r="AJ49" s="3" t="inlineStr"/>
-      <c r="AK49" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK49" s="3" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Sinnara L.</t>
+          <t>Marion Y.</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Endoscopia Pediatrica</t>
+          <t>Laringoscopia</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F50" t="n">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="G50" s="3" t="inlineStr"/>
       <c r="H50" s="3" t="inlineStr"/>
       <c r="I50" s="3" t="inlineStr"/>
       <c r="J50" s="3" t="inlineStr"/>
       <c r="K50" s="3" t="inlineStr"/>
       <c r="L50" s="3" t="inlineStr"/>
-      <c r="M50" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N50" s="3" t="inlineStr"/>
+      <c r="M50" s="3" t="inlineStr"/>
+      <c r="N50" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="O50" s="3" t="inlineStr"/>
-      <c r="P50" s="3" t="inlineStr"/>
+      <c r="P50" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
       <c r="Q50" s="3" t="inlineStr"/>
       <c r="R50" s="3" t="inlineStr"/>
       <c r="S50" s="3" t="inlineStr"/>
-      <c r="T50" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U50" s="3" t="inlineStr"/>
+      <c r="T50" s="3" t="inlineStr"/>
+      <c r="U50" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="V50" s="3" t="inlineStr"/>
-      <c r="W50" s="3" t="inlineStr"/>
+      <c r="W50" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="X50" s="3" t="inlineStr"/>
       <c r="Y50" s="3" t="inlineStr"/>
       <c r="Z50" s="3" t="inlineStr"/>
-      <c r="AA50" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AB50" s="3" t="inlineStr"/>
+      <c r="AA50" s="3" t="inlineStr"/>
+      <c r="AB50" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="AC50" s="3" t="inlineStr"/>
-      <c r="AD50" s="3" t="inlineStr"/>
+      <c r="AD50" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
       <c r="AE50" s="3" t="inlineStr"/>
       <c r="AF50" s="3" t="inlineStr"/>
       <c r="AG50" s="3" t="inlineStr"/>
-      <c r="AH50" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AI50" s="3" t="inlineStr"/>
+      <c r="AH50" s="3" t="inlineStr"/>
+      <c r="AI50" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="AJ50" s="3" t="inlineStr"/>
-      <c r="AK50" s="3" t="inlineStr"/>
+      <c r="AK50" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Marion Y.</t>
+          <t>Rebecca R.</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Laringoscopia</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F51" t="n">
-        <v>60</v>
+        <v>36</v>
       </c>
       <c r="G51" s="3" t="inlineStr"/>
       <c r="H51" s="3" t="inlineStr"/>
       <c r="I51" s="3" t="inlineStr"/>
       <c r="J51" s="3" t="inlineStr"/>
       <c r="K51" s="3" t="inlineStr"/>
       <c r="L51" s="3" t="inlineStr"/>
-      <c r="M51" s="3" t="inlineStr"/>
-      <c r="N51" s="3" t="inlineStr">
+      <c r="M51" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
+      <c r="N51" s="3" t="inlineStr"/>
       <c r="O51" s="3" t="inlineStr"/>
-      <c r="P51" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>M4</t>
+      <c r="P51" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
         </is>
       </c>
       <c r="Q51" s="3" t="inlineStr"/>
       <c r="R51" s="3" t="inlineStr"/>
       <c r="S51" s="3" t="inlineStr"/>
       <c r="T51" s="3" t="inlineStr"/>
-      <c r="U51" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U51" s="3" t="inlineStr"/>
       <c r="V51" s="3" t="inlineStr"/>
-      <c r="W51" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W51" s="3" t="inlineStr"/>
       <c r="X51" s="3" t="inlineStr"/>
       <c r="Y51" s="3" t="inlineStr"/>
       <c r="Z51" s="3" t="inlineStr"/>
       <c r="AA51" s="3" t="inlineStr"/>
-      <c r="AB51" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB51" s="3" t="inlineStr"/>
       <c r="AC51" s="3" t="inlineStr"/>
-      <c r="AD51" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>M4</t>
+      <c r="AD51" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
         </is>
       </c>
       <c r="AE51" s="3" t="inlineStr"/>
       <c r="AF51" s="3" t="inlineStr"/>
       <c r="AG51" s="3" t="inlineStr"/>
-      <c r="AH51" s="3" t="inlineStr"/>
-      <c r="AI51" s="3" t="inlineStr">
+      <c r="AH51" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
+      <c r="AI51" s="3" t="inlineStr"/>
       <c r="AJ51" s="3" t="inlineStr"/>
-      <c r="AK51" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6</t>
+      <c r="AK51" s="3" t="inlineStr">
+        <is>
+          <t>T4</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Rebecca R.</t>
+          <t>Rogerio N.</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>Laringoscopia</t>
+          <t>Raio x Simples</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F52" t="n">
-        <v>36</v>
+        <v>120</v>
       </c>
       <c r="G52" s="3" t="inlineStr"/>
-      <c r="H52" s="3" t="inlineStr"/>
+      <c r="H52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="I52" s="3" t="inlineStr"/>
       <c r="J52" s="3" t="inlineStr"/>
       <c r="K52" s="3" t="inlineStr"/>
       <c r="L52" s="3" t="inlineStr"/>
       <c r="M52" s="3" t="inlineStr">
         <is>
-          <t>M6/T4</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="N52" s="3" t="inlineStr"/>
-      <c r="O52" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="O52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="P52" s="3" t="inlineStr"/>
       <c r="Q52" s="3" t="inlineStr"/>
       <c r="R52" s="3" t="inlineStr"/>
-      <c r="S52" s="3" t="inlineStr"/>
+      <c r="S52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="T52" s="3" t="inlineStr"/>
-      <c r="U52" s="3" t="inlineStr"/>
+      <c r="U52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="V52" s="3" t="inlineStr"/>
-      <c r="W52" s="3" t="inlineStr"/>
+      <c r="W52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="X52" s="3" t="inlineStr"/>
       <c r="Y52" s="3" t="inlineStr"/>
       <c r="Z52" s="3" t="inlineStr"/>
-      <c r="AA52" s="3" t="inlineStr"/>
+      <c r="AA52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AB52" s="3" t="inlineStr"/>
-      <c r="AC52" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AC52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AD52" s="3" t="inlineStr"/>
       <c r="AE52" s="3" t="inlineStr"/>
       <c r="AF52" s="3" t="inlineStr"/>
       <c r="AG52" s="3" t="inlineStr"/>
-      <c r="AH52" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AI52" s="3" t="inlineStr"/>
+      <c r="AH52" s="3" t="inlineStr"/>
+      <c r="AI52" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AJ52" s="3" t="inlineStr"/>
       <c r="AK52" s="3" t="inlineStr">
         <is>
-          <t>T4</t>
+          <t>PN</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Rogerio N.</t>
+          <t>Rodrigo M.</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Raio x Simples</t>
+          <t>USG Doppler</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F53" t="n">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="G53" s="3" t="inlineStr"/>
-      <c r="H53" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H53" s="3" t="inlineStr"/>
       <c r="I53" s="3" t="inlineStr"/>
       <c r="J53" s="3" t="inlineStr"/>
       <c r="K53" s="3" t="inlineStr"/>
       <c r="L53" s="3" t="inlineStr"/>
-      <c r="M53" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M53" s="3" t="inlineStr"/>
       <c r="N53" s="3" t="inlineStr"/>
-      <c r="O53" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>PN</t>
+      <c r="O53" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="P53" s="3" t="inlineStr"/>
       <c r="Q53" s="3" t="inlineStr"/>
       <c r="R53" s="3" t="inlineStr"/>
-      <c r="S53" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S53" s="3" t="inlineStr"/>
       <c r="T53" s="3" t="inlineStr"/>
-      <c r="U53" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="U53" s="3" t="inlineStr"/>
+      <c r="V53" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="W53" s="3" t="inlineStr"/>
       <c r="X53" s="3" t="inlineStr"/>
       <c r="Y53" s="3" t="inlineStr"/>
       <c r="Z53" s="3" t="inlineStr"/>
-      <c r="AA53" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA53" s="3" t="inlineStr"/>
       <c r="AB53" s="3" t="inlineStr"/>
-      <c r="AC53" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>PN</t>
+      <c r="AC53" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="AD53" s="3" t="inlineStr"/>
       <c r="AE53" s="3" t="inlineStr"/>
       <c r="AF53" s="3" t="inlineStr"/>
       <c r="AG53" s="3" t="inlineStr"/>
       <c r="AH53" s="3" t="inlineStr"/>
-      <c r="AI53" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="AI53" s="3" t="inlineStr"/>
+      <c r="AJ53" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="AK53" s="3" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Rodrigo M.</t>
+          <t>Jose M.</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>USG Doppler</t>
+          <t>USG Doppler Carotida</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F54" t="n">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="G54" s="3" t="inlineStr"/>
       <c r="H54" s="3" t="inlineStr"/>
       <c r="I54" s="3" t="inlineStr"/>
       <c r="J54" s="3" t="inlineStr"/>
       <c r="K54" s="3" t="inlineStr"/>
-      <c r="L54" s="3" t="inlineStr"/>
+      <c r="L54" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="M54" s="3" t="inlineStr"/>
       <c r="N54" s="3" t="inlineStr"/>
-      <c r="O54" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O54" s="3" t="inlineStr"/>
       <c r="P54" s="3" t="inlineStr"/>
       <c r="Q54" s="3" t="inlineStr"/>
       <c r="R54" s="3" t="inlineStr"/>
-      <c r="S54" s="3" t="inlineStr"/>
+      <c r="S54" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="T54" s="3" t="inlineStr"/>
       <c r="U54" s="3" t="inlineStr"/>
-      <c r="V54" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="V54" s="3" t="inlineStr"/>
       <c r="W54" s="3" t="inlineStr"/>
       <c r="X54" s="3" t="inlineStr"/>
       <c r="Y54" s="3" t="inlineStr"/>
-      <c r="Z54" s="3" t="inlineStr"/>
+      <c r="Z54" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AA54" s="3" t="inlineStr"/>
       <c r="AB54" s="3" t="inlineStr"/>
-      <c r="AC54" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC54" s="3" t="inlineStr"/>
       <c r="AD54" s="3" t="inlineStr"/>
       <c r="AE54" s="3" t="inlineStr"/>
       <c r="AF54" s="3" t="inlineStr"/>
-      <c r="AG54" s="3" t="inlineStr"/>
+      <c r="AG54" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AH54" s="3" t="inlineStr"/>
       <c r="AI54" s="3" t="inlineStr"/>
-      <c r="AJ54" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AJ54" s="3" t="inlineStr"/>
       <c r="AK54" s="3" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Jose M.</t>
+          <t>Angela M.</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>USG Doppler Carotida</t>
+          <t>USG Doppler Vascular</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F55" t="n">
-        <v>24</v>
+        <v>40</v>
       </c>
       <c r="G55" s="3" t="inlineStr"/>
       <c r="H55" s="3" t="inlineStr"/>
       <c r="I55" s="3" t="inlineStr"/>
-      <c r="J55" s="3" t="inlineStr"/>
+      <c r="J55" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="K55" s="3" t="inlineStr"/>
-      <c r="L55" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L55" s="3" t="inlineStr"/>
       <c r="M55" s="3" t="inlineStr"/>
       <c r="N55" s="3" t="inlineStr"/>
       <c r="O55" s="3" t="inlineStr"/>
       <c r="P55" s="3" t="inlineStr"/>
-      <c r="Q55" s="3" t="inlineStr"/>
+      <c r="Q55" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="R55" s="3" t="inlineStr"/>
-      <c r="S55" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S55" s="3" t="inlineStr"/>
       <c r="T55" s="3" t="inlineStr"/>
       <c r="U55" s="3" t="inlineStr"/>
       <c r="V55" s="3" t="inlineStr"/>
       <c r="W55" s="3" t="inlineStr"/>
-      <c r="X55" s="3" t="inlineStr"/>
+      <c r="X55" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="Y55" s="3" t="inlineStr"/>
-      <c r="Z55" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z55" s="3" t="inlineStr"/>
       <c r="AA55" s="3" t="inlineStr"/>
       <c r="AB55" s="3" t="inlineStr"/>
       <c r="AC55" s="3" t="inlineStr"/>
       <c r="AD55" s="3" t="inlineStr"/>
-      <c r="AE55" s="3" t="inlineStr"/>
+      <c r="AE55" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="AF55" s="3" t="inlineStr"/>
-      <c r="AG55" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG55" s="3" t="inlineStr"/>
       <c r="AH55" s="3" t="inlineStr"/>
       <c r="AI55" s="3" t="inlineStr"/>
       <c r="AJ55" s="3" t="inlineStr"/>
       <c r="AK55" s="3" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Angela M.</t>
+          <t>Devac B.</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>USG Doppler Vascular</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F56" t="n">
-        <v>40</v>
-[...8 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="G56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="H56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="I56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="J56" s="3" t="inlineStr"/>
       <c r="K56" s="3" t="inlineStr"/>
-      <c r="L56" s="3" t="inlineStr"/>
-[...8 lines deleted...]
-      </c>
+      <c r="L56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="M56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="N56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="O56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="P56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="Q56" s="3" t="inlineStr"/>
       <c r="R56" s="3" t="inlineStr"/>
-      <c r="S56" s="3" t="inlineStr"/>
-[...8 lines deleted...]
-      </c>
+      <c r="S56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="T56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="U56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="V56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="W56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="X56" s="3" t="inlineStr"/>
       <c r="Y56" s="3" t="inlineStr"/>
-      <c r="Z56" s="3" t="inlineStr"/>
-[...8 lines deleted...]
-      </c>
+      <c r="Z56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AA56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AB56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AC56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AD56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AE56" s="3" t="inlineStr"/>
       <c r="AF56" s="3" t="inlineStr"/>
-      <c r="AG56" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="AK56" s="3" t="inlineStr"/>
+      <c r="AG56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AH56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AI56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AJ56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AK56" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Devac B.</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>USG Doppler Vascular</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F57" t="n">
         <v>138</v>
       </c>
       <c r="G57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="H57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="I57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="J57" s="3" t="inlineStr"/>
       <c r="K57" s="3" t="inlineStr"/>
       <c r="L57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="M57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="N57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="O57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="P57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="Q57" s="3" t="inlineStr"/>
       <c r="R57" s="3" t="inlineStr"/>
       <c r="S57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="T57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="U57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="V57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="W57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="X57" s="3" t="inlineStr"/>
       <c r="Y57" s="3" t="inlineStr"/>
       <c r="Z57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AA57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AB57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AC57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AD57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AE57" s="3" t="inlineStr"/>
       <c r="AF57" s="3" t="inlineStr"/>
       <c r="AG57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AH57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AI57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AJ57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AK57" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Devac B.</t>
+          <t>Carlos S.</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>USG Doppler Vascular</t>
+          <t>US Internado</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F58" t="n">
-        <v>138</v>
-[...15 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="G58" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="H58" s="3" t="inlineStr"/>
+      <c r="I58" s="3" t="inlineStr"/>
       <c r="J58" s="3" t="inlineStr"/>
       <c r="K58" s="3" t="inlineStr"/>
       <c r="L58" s="4" t="inlineStr">
         <is>
           <t>M6</t>
         </is>
       </c>
-      <c r="M58" s="4" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="M58" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="N58" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="O58" s="3" t="inlineStr"/>
+      <c r="P58" s="3" t="inlineStr"/>
       <c r="Q58" s="3" t="inlineStr"/>
       <c r="R58" s="3" t="inlineStr"/>
       <c r="S58" s="4" t="inlineStr">
         <is>
           <t>M6</t>
         </is>
       </c>
-      <c r="T58" s="4" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="T58" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="U58" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="V58" s="3" t="inlineStr"/>
+      <c r="W58" s="3" t="inlineStr"/>
       <c r="X58" s="3" t="inlineStr"/>
       <c r="Y58" s="3" t="inlineStr"/>
       <c r="Z58" s="4" t="inlineStr">
         <is>
           <t>M6</t>
         </is>
       </c>
-      <c r="AA58" s="4" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="AA58" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AB58" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AC58" s="3" t="inlineStr"/>
+      <c r="AD58" s="3" t="inlineStr"/>
       <c r="AE58" s="3" t="inlineStr"/>
       <c r="AF58" s="3" t="inlineStr"/>
       <c r="AG58" s="4" t="inlineStr">
         <is>
           <t>M6</t>
         </is>
       </c>
-      <c r="AH58" s="4" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="AH58" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AI58" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AJ58" s="3" t="inlineStr"/>
+      <c r="AK58" s="3" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>Carlos S.</t>
+          <t>Fernando R.</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>US Internado</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F59" t="n">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="G59" s="3" t="inlineStr">
+        <v>90</v>
+      </c>
+      <c r="G59" s="3" t="inlineStr"/>
+      <c r="H59" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="H59" s="3" t="inlineStr"/>
       <c r="I59" s="3" t="inlineStr"/>
       <c r="J59" s="3" t="inlineStr"/>
       <c r="K59" s="3" t="inlineStr"/>
-      <c r="L59" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="M59" s="3" t="inlineStr">
+      <c r="L59" s="3" t="inlineStr"/>
+      <c r="M59" s="3" t="inlineStr"/>
+      <c r="N59" s="3" t="inlineStr"/>
+      <c r="O59" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="N59" s="3" t="inlineStr">
+      <c r="P59" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="O59" s="3" t="inlineStr"/>
-      <c r="P59" s="3" t="inlineStr"/>
       <c r="Q59" s="3" t="inlineStr"/>
       <c r="R59" s="3" t="inlineStr"/>
-      <c r="S59" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="T59" s="3" t="inlineStr">
+      <c r="S59" s="3" t="inlineStr"/>
+      <c r="T59" s="3" t="inlineStr"/>
+      <c r="U59" s="3" t="inlineStr"/>
+      <c r="V59" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="U59" s="3" t="inlineStr">
+      <c r="W59" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="V59" s="3" t="inlineStr"/>
-      <c r="W59" s="3" t="inlineStr"/>
       <c r="X59" s="3" t="inlineStr"/>
       <c r="Y59" s="3" t="inlineStr"/>
-      <c r="Z59" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AA59" s="3" t="inlineStr">
+      <c r="Z59" s="3" t="inlineStr"/>
+      <c r="AA59" s="3" t="inlineStr"/>
+      <c r="AB59" s="3" t="inlineStr"/>
+      <c r="AC59" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="AB59" s="3" t="inlineStr">
+      <c r="AD59" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="AC59" s="3" t="inlineStr"/>
-      <c r="AD59" s="3" t="inlineStr"/>
       <c r="AE59" s="3" t="inlineStr"/>
       <c r="AF59" s="3" t="inlineStr"/>
-      <c r="AG59" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AH59" s="3" t="inlineStr">
+      <c r="AG59" s="3" t="inlineStr"/>
+      <c r="AH59" s="3" t="inlineStr"/>
+      <c r="AI59" s="3" t="inlineStr"/>
+      <c r="AJ59" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="AI59" s="3" t="inlineStr">
+      <c r="AK59" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="AJ59" s="3" t="inlineStr"/>
-      <c r="AK59" s="3" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>Fernando R.</t>
+          <t>Janilson L.</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>US Internado</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F60" t="n">
-        <v>90</v>
-[...1 lines deleted...]
-      <c r="G60" s="3" t="inlineStr"/>
+        <v>184</v>
+      </c>
+      <c r="G60" s="3" t="inlineStr">
+        <is>
+          <t>T4/M6</t>
+        </is>
+      </c>
       <c r="H60" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="I60" s="3" t="inlineStr"/>
+      <c r="I60" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="J60" s="3" t="inlineStr"/>
       <c r="K60" s="3" t="inlineStr"/>
       <c r="L60" s="3" t="inlineStr"/>
-      <c r="M60" s="3" t="inlineStr"/>
-      <c r="N60" s="3" t="inlineStr"/>
+      <c r="M60" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="N60" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="O60" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="P60" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="Q60" s="3" t="inlineStr"/>
       <c r="R60" s="3" t="inlineStr"/>
       <c r="S60" s="3" t="inlineStr"/>
-      <c r="T60" s="3" t="inlineStr"/>
-      <c r="U60" s="3" t="inlineStr"/>
+      <c r="T60" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="U60" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="V60" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="W60" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="X60" s="3" t="inlineStr"/>
       <c r="Y60" s="3" t="inlineStr"/>
       <c r="Z60" s="3" t="inlineStr"/>
-      <c r="AA60" s="3" t="inlineStr"/>
-      <c r="AB60" s="3" t="inlineStr"/>
+      <c r="AA60" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
+      <c r="AB60" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="AC60" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="AD60" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="AE60" s="3" t="inlineStr"/>
       <c r="AF60" s="3" t="inlineStr"/>
       <c r="AG60" s="3" t="inlineStr"/>
-      <c r="AH60" s="3" t="inlineStr"/>
-      <c r="AI60" s="3" t="inlineStr"/>
+      <c r="AH60" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="AI60" s="3" t="inlineStr">
+        <is>
+          <t>M6/T4</t>
+        </is>
+      </c>
       <c r="AJ60" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
       <c r="AK60" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>Janilson L.</t>
+          <t>Jose F.</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>US Internado</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
           <t>SADT / Médicos</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F61" t="n">
-        <v>184</v>
-[...6 lines deleted...]
-      <c r="H61" s="3" t="inlineStr">
+        <v>40</v>
+      </c>
+      <c r="G61" s="3" t="inlineStr"/>
+      <c r="H61" s="3" t="inlineStr"/>
+      <c r="I61" s="3" t="inlineStr"/>
+      <c r="J61" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="I61" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J61" s="3" t="inlineStr"/>
       <c r="K61" s="3" t="inlineStr"/>
       <c r="L61" s="3" t="inlineStr"/>
-      <c r="M61" s="3" t="inlineStr">
+      <c r="M61" s="3" t="inlineStr"/>
+      <c r="N61" s="3" t="inlineStr"/>
+      <c r="O61" s="3" t="inlineStr"/>
+      <c r="P61" s="3" t="inlineStr"/>
+      <c r="Q61" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="N61" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Q61" s="3" t="inlineStr"/>
       <c r="R61" s="3" t="inlineStr"/>
       <c r="S61" s="3" t="inlineStr"/>
-      <c r="T61" s="3" t="inlineStr">
+      <c r="T61" s="3" t="inlineStr"/>
+      <c r="U61" s="3" t="inlineStr"/>
+      <c r="V61" s="3" t="inlineStr"/>
+      <c r="W61" s="3" t="inlineStr"/>
+      <c r="X61" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="U61" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="X61" s="3" t="inlineStr"/>
       <c r="Y61" s="3" t="inlineStr"/>
       <c r="Z61" s="3" t="inlineStr"/>
-      <c r="AA61" s="3" t="inlineStr">
+      <c r="AA61" s="3" t="inlineStr"/>
+      <c r="AB61" s="3" t="inlineStr"/>
+      <c r="AC61" s="3" t="inlineStr"/>
+      <c r="AD61" s="3" t="inlineStr"/>
+      <c r="AE61" s="3" t="inlineStr">
         <is>
           <t>M6/T4</t>
         </is>
       </c>
-      <c r="AB61" s="3" t="inlineStr">
-[...14 lines deleted...]
-      <c r="AE61" s="3" t="inlineStr"/>
       <c r="AF61" s="3" t="inlineStr"/>
       <c r="AG61" s="3" t="inlineStr"/>
-      <c r="AH61" s="3" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="AH61" s="3" t="inlineStr"/>
+      <c r="AI61" s="3" t="inlineStr"/>
+      <c r="AJ61" s="3" t="inlineStr"/>
+      <c r="AK61" s="3" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Francisco F.</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Coordenador</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Transporte de Pacientes</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Cargo em Comissão</t>
@@ -8417,169 +8305,169 @@
       <c r="B73" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - UNACON</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F73" t="n">
         <v>138</v>
       </c>
       <c r="G73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="H73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="I73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="J73" s="3" t="inlineStr"/>
       <c r="K73" s="3" t="inlineStr"/>
       <c r="L73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="M73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="N73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="O73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="P73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="Q73" s="3" t="inlineStr"/>
       <c r="R73" s="3" t="inlineStr"/>
       <c r="S73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="T73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="U73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="V73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="W73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="X73" s="3" t="inlineStr"/>
       <c r="Y73" s="3" t="inlineStr"/>
       <c r="Z73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="AA73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="AB73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="AC73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="AD73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="AE73" s="3" t="inlineStr"/>
       <c r="AF73" s="3" t="inlineStr"/>
       <c r="AG73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="AH73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="AI73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="AJ73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="AK73" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Fabiola L.</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Fonoaudiólogo</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - UNACON</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
@@ -13255,155 +13143,123 @@
         <is>
           <t>Matheus F.</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D111" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E111" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F111" t="n">
-        <v>108</v>
-[...7 lines deleted...]
-      <c r="I111" s="3" t="inlineStr"/>
+        <v>120</v>
+      </c>
+      <c r="G111" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="H111" s="3" t="inlineStr"/>
+      <c r="I111" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="J111" s="3" t="inlineStr"/>
       <c r="K111" s="3" t="inlineStr"/>
-      <c r="L111" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="L111" s="3" t="inlineStr"/>
+      <c r="M111" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="N111" s="3" t="inlineStr"/>
+      <c r="O111" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="P111" s="3" t="inlineStr"/>
       <c r="Q111" s="3" t="inlineStr"/>
       <c r="R111" s="3" t="inlineStr"/>
-      <c r="S111" s="4" t="inlineStr">
-[...16 lines deleted...]
-          <t>T6</t>
+      <c r="S111" s="3" t="inlineStr"/>
+      <c r="T111" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="U111" s="3" t="inlineStr"/>
+      <c r="V111" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="W111" s="3" t="inlineStr"/>
       <c r="X111" s="3" t="inlineStr"/>
       <c r="Y111" s="3" t="inlineStr"/>
-      <c r="Z111" s="4" t="inlineStr">
-[...16 lines deleted...]
-          <t>T6</t>
+      <c r="Z111" s="3" t="inlineStr"/>
+      <c r="AA111" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AB111" s="3" t="inlineStr"/>
+      <c r="AC111" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="AD111" s="3" t="inlineStr"/>
       <c r="AE111" s="3" t="inlineStr"/>
       <c r="AF111" s="3" t="inlineStr"/>
-      <c r="AG111" s="4" t="inlineStr">
-[...19 lines deleted...]
-      <c r="AK111" s="3" t="inlineStr"/>
+      <c r="AG111" s="3" t="inlineStr"/>
+      <c r="AH111" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AI111" s="3" t="inlineStr"/>
+      <c r="AJ111" s="3" t="inlineStr"/>
+      <c r="AK111" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Maurien M.</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D112" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E112" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -13652,208 +13508,140 @@
         </is>
       </c>
       <c r="AB114" s="3" t="inlineStr"/>
       <c r="AC114" s="3" t="inlineStr"/>
       <c r="AD114" s="3" t="inlineStr"/>
       <c r="AE114" s="3" t="inlineStr"/>
       <c r="AF114" s="3" t="inlineStr"/>
       <c r="AG114" s="3" t="inlineStr"/>
       <c r="AH114" s="4" t="inlineStr">
         <is>
           <t>T6</t>
         </is>
       </c>
       <c r="AI114" s="3" t="inlineStr"/>
       <c r="AJ114" s="3" t="inlineStr"/>
       <c r="AK114" s="3" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Barbara S.</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Coordenador</t>
+          <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F115" t="n">
-        <v>200</v>
-[...10 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="G115" s="3" t="inlineStr"/>
+      <c r="H115" s="3" t="inlineStr"/>
       <c r="I115" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...6 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="J115" s="3" t="inlineStr"/>
       <c r="K115" s="3" t="inlineStr"/>
       <c r="L115" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...11 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="M115" s="3" t="inlineStr"/>
+      <c r="N115" s="3" t="inlineStr"/>
       <c r="O115" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...22 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="P115" s="3" t="inlineStr"/>
+      <c r="Q115" s="3" t="inlineStr"/>
+      <c r="R115" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="S115" s="3" t="inlineStr"/>
+      <c r="T115" s="3" t="inlineStr"/>
       <c r="U115" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...11 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="V115" s="3" t="inlineStr"/>
+      <c r="W115" s="3" t="inlineStr"/>
       <c r="X115" s="3" t="inlineStr">
         <is>
-          <t>M4</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="Y115" s="3" t="inlineStr"/>
-      <c r="Z115" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z115" s="3" t="inlineStr"/>
       <c r="AA115" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...11 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AB115" s="3" t="inlineStr"/>
+      <c r="AC115" s="3" t="inlineStr"/>
       <c r="AD115" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...6 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AE115" s="3" t="inlineStr"/>
       <c r="AF115" s="3" t="inlineStr"/>
       <c r="AG115" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
-[...16 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AH115" s="3" t="inlineStr"/>
+      <c r="AI115" s="3" t="inlineStr"/>
+      <c r="AJ115" s="3" t="inlineStr"/>
       <c r="AK115" s="3" t="inlineStr">
         <is>
-          <t>M4/T4</t>
+          <t>PN</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Bruna O.</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D116" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E116" t="inlineStr">
@@ -16203,141 +15991,137 @@
         <is>
           <t>Luiz L.</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Médico</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Central de Regulação de Urgência</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>SAMU</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F135" t="n">
-        <v>180</v>
+        <v>168</v>
       </c>
       <c r="G135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="H135" s="3" t="inlineStr"/>
       <c r="I135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="J135" s="3" t="inlineStr"/>
       <c r="K135" s="3" t="inlineStr"/>
       <c r="L135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...6 lines deleted...]
-      </c>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="M135" s="3" t="inlineStr"/>
       <c r="N135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="O135" s="3" t="inlineStr"/>
       <c r="P135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="Q135" s="3" t="inlineStr"/>
       <c r="R135" s="3" t="inlineStr"/>
       <c r="S135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="T135" s="3" t="inlineStr"/>
       <c r="U135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="V135" s="3" t="inlineStr"/>
       <c r="W135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="X135" s="3" t="inlineStr"/>
       <c r="Y135" s="3" t="inlineStr"/>
       <c r="Z135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AA135" s="3" t="inlineStr"/>
       <c r="AB135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AC135" s="3" t="inlineStr"/>
       <c r="AD135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AE135" s="3" t="inlineStr"/>
       <c r="AF135" s="3" t="inlineStr"/>
       <c r="AG135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AH135" s="3" t="inlineStr"/>
       <c r="AI135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="AJ135" s="3" t="inlineStr"/>
       <c r="AK135" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Maria H.</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>Médico</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D136" t="inlineStr">
         <is>
           <t>SERVICO ESPECIALIZADO EM DERMATOLOGIA</t>
         </is>
       </c>
       <c r="E136" t="inlineStr">
@@ -18119,139 +17903,111 @@
         <is>
           <t>Patricia S.</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Emergência</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F155" t="n">
-        <v>162</v>
+        <v>120</v>
       </c>
       <c r="G155" s="3" t="inlineStr"/>
-      <c r="H155" s="3" t="inlineStr">
-[...14 lines deleted...]
-      </c>
+      <c r="H155" s="3" t="inlineStr"/>
+      <c r="I155" s="3" t="inlineStr"/>
+      <c r="J155" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
+      <c r="K155" s="3" t="inlineStr"/>
       <c r="L155" s="3" t="inlineStr"/>
-      <c r="M155" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="M155" s="3" t="inlineStr"/>
+      <c r="N155" s="3" t="inlineStr"/>
       <c r="O155" s="3" t="inlineStr"/>
-      <c r="P155" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P155" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Q155" s="3" t="inlineStr"/>
       <c r="R155" s="3" t="inlineStr"/>
-      <c r="S155" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="S155" s="3" t="inlineStr"/>
+      <c r="T155" s="3" t="inlineStr"/>
       <c r="U155" s="3" t="inlineStr"/>
-      <c r="V155" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="V155" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="W155" s="3" t="inlineStr"/>
       <c r="X155" s="3" t="inlineStr"/>
-      <c r="Y155" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="Y155" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
+      <c r="Z155" s="3" t="inlineStr"/>
       <c r="AA155" s="3" t="inlineStr"/>
-      <c r="AB155" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AB155" s="3" t="inlineStr"/>
+      <c r="AC155" s="3" t="inlineStr"/>
       <c r="AD155" s="3" t="inlineStr"/>
-      <c r="AE155" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AE155" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
+      <c r="AF155" s="3" t="inlineStr"/>
       <c r="AG155" s="3" t="inlineStr"/>
-      <c r="AH155" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH155" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AI155" s="3" t="inlineStr"/>
       <c r="AJ155" s="3" t="inlineStr"/>
-      <c r="AK155" s="3" t="inlineStr"/>
+      <c r="AK155" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Plinio R.</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Emergência</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -18757,250 +18513,206 @@
         <is>
           <t>Maria S.</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>Dispensação de medicamentos</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D161" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E161" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F161" t="n">
-        <v>144</v>
+        <v>24</v>
       </c>
       <c r="G161" s="3" t="inlineStr"/>
-      <c r="H161" s="3" t="inlineStr">
+      <c r="H161" s="3" t="inlineStr"/>
+      <c r="I161" s="3" t="inlineStr"/>
+      <c r="J161" s="3" t="inlineStr"/>
+      <c r="K161" s="3" t="inlineStr"/>
+      <c r="L161" s="3" t="inlineStr"/>
+      <c r="M161" s="3" t="inlineStr"/>
+      <c r="N161" s="3" t="inlineStr"/>
+      <c r="O161" s="3" t="inlineStr"/>
+      <c r="P161" s="3" t="inlineStr"/>
+      <c r="Q161" s="3" t="inlineStr"/>
+      <c r="R161" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
-      <c r="I161" s="3" t="inlineStr"/>
-      <c r="J161" s="3" t="inlineStr">
+      <c r="S161" s="3" t="inlineStr"/>
+      <c r="T161" s="3" t="inlineStr"/>
+      <c r="U161" s="3" t="inlineStr"/>
+      <c r="V161" s="3" t="inlineStr"/>
+      <c r="W161" s="3" t="inlineStr"/>
+      <c r="X161" s="3" t="inlineStr"/>
+      <c r="Y161" s="3" t="inlineStr"/>
+      <c r="Z161" s="3" t="inlineStr"/>
+      <c r="AA161" s="3" t="inlineStr"/>
+      <c r="AB161" s="3" t="inlineStr"/>
+      <c r="AC161" s="3" t="inlineStr"/>
+      <c r="AD161" s="3" t="inlineStr"/>
+      <c r="AE161" s="3" t="inlineStr"/>
+      <c r="AF161" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
-      <c r="K161" s="3" t="inlineStr"/>
-[...56 lines deleted...]
-      <c r="AF161" s="3" t="inlineStr"/>
       <c r="AG161" s="3" t="inlineStr"/>
-      <c r="AH161" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AH161" s="3" t="inlineStr"/>
       <c r="AI161" s="3" t="inlineStr"/>
       <c r="AJ161" s="3" t="inlineStr"/>
       <c r="AK161" s="3" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Sheyla O.</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>Dispensação de medicamentos</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
           <t>Farmácia</t>
         </is>
       </c>
       <c r="D162" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E162" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F162" t="n">
-        <v>174</v>
+        <v>168</v>
       </c>
       <c r="G162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="H162" s="3" t="inlineStr"/>
       <c r="I162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="J162" s="3" t="inlineStr"/>
       <c r="K162" s="3" t="inlineStr"/>
       <c r="L162" s="3" t="inlineStr"/>
       <c r="M162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="N162" s="3" t="inlineStr"/>
       <c r="O162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="P162" s="3" t="inlineStr"/>
       <c r="Q162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="R162" s="3" t="inlineStr"/>
       <c r="S162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="T162" s="3" t="inlineStr"/>
       <c r="U162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="V162" s="3" t="inlineStr"/>
       <c r="W162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="X162" s="3" t="inlineStr"/>
       <c r="Y162" s="3" t="inlineStr"/>
       <c r="Z162" s="3" t="inlineStr"/>
       <c r="AA162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AB162" s="3" t="inlineStr"/>
       <c r="AC162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AD162" s="3" t="inlineStr"/>
       <c r="AE162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AF162" s="3" t="inlineStr"/>
       <c r="AG162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AH162" s="3" t="inlineStr"/>
       <c r="AI162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...6 lines deleted...]
-      </c>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AJ162" s="3" t="inlineStr"/>
       <c r="AK162" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Katiane K.</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
           <t>Gerente De Enfermagem</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
           <t>Gerência de Enfermagem</t>
         </is>
       </c>
       <c r="D163" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E163" t="inlineStr">
@@ -19693,102 +19405,138 @@
         <is>
           <t>Jeniffer S.</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D169" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E169" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F169" t="n">
-        <v>84</v>
-[...2 lines deleted...]
-      <c r="H169" s="3" t="inlineStr"/>
+        <v>162</v>
+      </c>
+      <c r="G169" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="H169" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="I169" s="3" t="inlineStr"/>
       <c r="J169" s="3" t="inlineStr"/>
-      <c r="K169" s="3" t="inlineStr">
+      <c r="K169" s="3" t="inlineStr"/>
+      <c r="L169" s="3" t="inlineStr"/>
+      <c r="M169" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
-      <c r="L169" s="3" t="inlineStr"/>
-      <c r="M169" s="3" t="inlineStr"/>
       <c r="N169" s="3" t="inlineStr"/>
-      <c r="O169" s="3" t="inlineStr"/>
-      <c r="P169" s="3" t="inlineStr"/>
+      <c r="O169" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="P169" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Q169" s="3" t="inlineStr"/>
-      <c r="R169" s="3" t="inlineStr">
+      <c r="R169" s="3" t="inlineStr"/>
+      <c r="S169" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
-      <c r="S169" s="3" t="inlineStr"/>
-      <c r="T169" s="3" t="inlineStr"/>
+      <c r="T169" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="U169" s="3" t="inlineStr"/>
       <c r="V169" s="3" t="inlineStr"/>
-      <c r="W169" s="3" t="inlineStr"/>
+      <c r="W169" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="X169" s="3" t="inlineStr"/>
-      <c r="Y169" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y169" s="3" t="inlineStr"/>
       <c r="Z169" s="3" t="inlineStr"/>
-      <c r="AA169" s="3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AC169" s="3" t="inlineStr"/>
+      <c r="AA169" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AB169" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AC169" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AD169" s="3" t="inlineStr"/>
-      <c r="AE169" s="3" t="inlineStr">
+      <c r="AE169" s="3" t="inlineStr"/>
+      <c r="AF169" s="3" t="inlineStr"/>
+      <c r="AG169" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
-      <c r="AF169" s="4" t="inlineStr">
-[...5 lines deleted...]
-      <c r="AH169" s="3" t="inlineStr"/>
+      <c r="AH169" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AI169" s="3" t="inlineStr"/>
-      <c r="AJ169" s="3" t="inlineStr"/>
+      <c r="AJ169" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AK169" s="3" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Jose S.</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D170" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E170" t="inlineStr">
         <is>
@@ -19839,224 +19587,216 @@
         <is>
           <t>Josilene M.</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D171" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E171" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F171" t="n">
-        <v>120</v>
-[...58 lines deleted...]
-      </c>
+        <v>114</v>
+      </c>
+      <c r="G171" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="H171" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="I171" s="3" t="inlineStr">
+        <is>
+          <t>M6/PN</t>
+        </is>
+      </c>
+      <c r="J171" s="3" t="inlineStr"/>
+      <c r="K171" s="3" t="inlineStr"/>
+      <c r="L171" s="3" t="inlineStr">
+        <is>
+          <t>M6/PN</t>
+        </is>
+      </c>
+      <c r="M171" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="N171" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="O171" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="P171" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Q171" s="3" t="inlineStr"/>
+      <c r="R171" s="3" t="inlineStr"/>
+      <c r="S171" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="T171" s="3" t="inlineStr">
+        <is>
+          <t>M6/PN</t>
+        </is>
+      </c>
+      <c r="U171" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="V171" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="W171" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="X171" s="3" t="inlineStr"/>
       <c r="Y171" s="3" t="inlineStr"/>
       <c r="Z171" s="3" t="inlineStr"/>
       <c r="AA171" s="3" t="inlineStr"/>
       <c r="AB171" s="3" t="inlineStr"/>
       <c r="AC171" s="3" t="inlineStr"/>
       <c r="AD171" s="3" t="inlineStr"/>
       <c r="AE171" s="3" t="inlineStr"/>
       <c r="AF171" s="3" t="inlineStr"/>
       <c r="AG171" s="3" t="inlineStr"/>
       <c r="AH171" s="3" t="inlineStr"/>
       <c r="AI171" s="3" t="inlineStr"/>
       <c r="AJ171" s="3" t="inlineStr"/>
       <c r="AK171" s="3" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Kirleijane P.</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D172" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E172" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F172" t="n">
-        <v>120</v>
-[...5 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="G172" s="3" t="inlineStr"/>
       <c r="H172" s="3" t="inlineStr"/>
-      <c r="I172" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I172" s="3" t="inlineStr"/>
       <c r="J172" s="3" t="inlineStr"/>
-      <c r="K172" s="3" t="inlineStr"/>
+      <c r="K172" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="L172" s="3" t="inlineStr"/>
-      <c r="M172" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M172" s="3" t="inlineStr"/>
       <c r="N172" s="3" t="inlineStr"/>
       <c r="O172" s="3" t="inlineStr"/>
-      <c r="P172" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P172" s="3" t="inlineStr"/>
       <c r="Q172" s="3" t="inlineStr"/>
-      <c r="R172" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R172" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="S172" s="3" t="inlineStr"/>
       <c r="T172" s="3" t="inlineStr"/>
       <c r="U172" s="3" t="inlineStr"/>
       <c r="V172" s="3" t="inlineStr"/>
-      <c r="W172" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W172" s="3" t="inlineStr"/>
       <c r="X172" s="3" t="inlineStr"/>
-      <c r="Y172" s="3" t="inlineStr"/>
+      <c r="Y172" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="Z172" s="3" t="inlineStr"/>
-      <c r="AA172" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA172" s="3" t="inlineStr"/>
       <c r="AB172" s="3" t="inlineStr"/>
-      <c r="AC172" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC172" s="3" t="inlineStr"/>
       <c r="AD172" s="3" t="inlineStr"/>
       <c r="AE172" s="3" t="inlineStr"/>
-      <c r="AF172" s="3" t="inlineStr"/>
-      <c r="AG172" s="3" t="inlineStr">
+      <c r="AF172" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="AG172" s="3" t="inlineStr"/>
+      <c r="AH172" s="3" t="inlineStr"/>
+      <c r="AI172" s="3" t="inlineStr"/>
+      <c r="AJ172" s="3" t="inlineStr"/>
+      <c r="AK172" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
-      <c r="AH172" s="3" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="AK172" s="3" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Marilene S.</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D173" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E173" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
@@ -20162,175 +19902,191 @@
         <is>
           <t>Patricia I.</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D174" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E174" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F174" t="n">
-        <v>84</v>
+        <v>12</v>
       </c>
       <c r="G174" s="3" t="inlineStr"/>
       <c r="H174" s="3" t="inlineStr"/>
       <c r="I174" s="3" t="inlineStr"/>
       <c r="J174" s="3" t="inlineStr"/>
       <c r="K174" s="3" t="inlineStr"/>
       <c r="L174" s="3" t="inlineStr"/>
       <c r="M174" s="3" t="inlineStr"/>
       <c r="N174" s="3" t="inlineStr"/>
       <c r="O174" s="3" t="inlineStr"/>
       <c r="P174" s="3" t="inlineStr"/>
       <c r="Q174" s="3" t="inlineStr"/>
       <c r="R174" s="3" t="inlineStr"/>
       <c r="S174" s="3" t="inlineStr"/>
       <c r="T174" s="3" t="inlineStr"/>
-      <c r="U174" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U174" s="3" t="inlineStr"/>
       <c r="V174" s="3" t="inlineStr"/>
-      <c r="W174" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W174" s="3" t="inlineStr"/>
       <c r="X174" s="3" t="inlineStr"/>
       <c r="Y174" s="3" t="inlineStr"/>
-      <c r="Z174" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z174" s="3" t="inlineStr"/>
       <c r="AA174" s="3" t="inlineStr"/>
-      <c r="AB174" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB174" s="3" t="inlineStr"/>
       <c r="AC174" s="3" t="inlineStr"/>
-      <c r="AD174" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD174" s="3" t="inlineStr"/>
       <c r="AE174" s="3" t="inlineStr"/>
       <c r="AF174" s="3" t="inlineStr"/>
-      <c r="AG174" s="3" t="inlineStr">
+      <c r="AG174" s="3" t="inlineStr"/>
+      <c r="AH174" s="3" t="inlineStr"/>
+      <c r="AI174" s="3" t="inlineStr"/>
+      <c r="AJ174" s="3" t="inlineStr"/>
+      <c r="AK174" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
-      <c r="AH174" s="3" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="AK174" s="3" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Queila C.</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D175" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E175" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F175" t="n">
-        <v>36</v>
-[...3 lines deleted...]
-      <c r="I175" s="3" t="inlineStr"/>
+        <v>150</v>
+      </c>
+      <c r="G175" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="H175" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="I175" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="J175" s="3" t="inlineStr"/>
-      <c r="K175" s="3" t="inlineStr">
-[...7 lines deleted...]
-      <c r="O175" s="3" t="inlineStr"/>
+      <c r="K175" s="3" t="inlineStr"/>
+      <c r="L175" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="M175" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="N175" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="O175" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="P175" s="3" t="inlineStr"/>
-      <c r="Q175" s="3" t="inlineStr">
+      <c r="Q175" s="3" t="inlineStr"/>
+      <c r="R175" s="3" t="inlineStr"/>
+      <c r="S175" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
-      <c r="R175" s="3" t="inlineStr">
-[...7 lines deleted...]
-      <c r="V175" s="3" t="inlineStr"/>
+      <c r="T175" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="U175" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="V175" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="W175" s="3" t="inlineStr"/>
       <c r="X175" s="3" t="inlineStr"/>
       <c r="Y175" s="3" t="inlineStr"/>
       <c r="Z175" s="3" t="inlineStr"/>
-      <c r="AA175" s="3" t="inlineStr"/>
-      <c r="AB175" s="3" t="inlineStr"/>
+      <c r="AA175" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AB175" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="AC175" s="3" t="inlineStr"/>
       <c r="AD175" s="3" t="inlineStr"/>
       <c r="AE175" s="3" t="inlineStr"/>
       <c r="AF175" s="3" t="inlineStr"/>
       <c r="AG175" s="3" t="inlineStr"/>
       <c r="AH175" s="3" t="inlineStr"/>
       <c r="AI175" s="3" t="inlineStr"/>
       <c r="AJ175" s="3" t="inlineStr"/>
       <c r="AK175" s="3" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Jamilly M.</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
           <t>Nível Superior</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
           <t>NEP</t>
         </is>
@@ -20405,115 +20161,103 @@
         <is>
           <t>Eliana S.</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D177" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E177" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F177" t="n">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="G177" s="3" t="inlineStr"/>
       <c r="H177" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="I177" s="3" t="inlineStr"/>
       <c r="J177" s="3" t="inlineStr"/>
       <c r="K177" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="L177" s="3" t="inlineStr"/>
       <c r="M177" s="3" t="inlineStr"/>
-      <c r="N177" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N177" s="3" t="inlineStr"/>
       <c r="O177" s="3" t="inlineStr"/>
       <c r="P177" s="3" t="inlineStr"/>
       <c r="Q177" s="3" t="inlineStr"/>
       <c r="R177" s="3" t="inlineStr"/>
-      <c r="S177" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="S177" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="T177" s="3" t="inlineStr"/>
       <c r="U177" s="3" t="inlineStr"/>
       <c r="V177" s="3" t="inlineStr"/>
       <c r="W177" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>PD</t>
         </is>
       </c>
       <c r="X177" s="3" t="inlineStr"/>
       <c r="Y177" s="3" t="inlineStr"/>
       <c r="Z177" s="3" t="inlineStr"/>
       <c r="AA177" s="3" t="inlineStr"/>
       <c r="AB177" s="3" t="inlineStr"/>
-      <c r="AC177" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC177" s="3" t="inlineStr"/>
       <c r="AD177" s="3" t="inlineStr"/>
       <c r="AE177" s="3" t="inlineStr"/>
       <c r="AF177" s="3" t="inlineStr"/>
       <c r="AG177" s="3" t="inlineStr"/>
-      <c r="AH177" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH177" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AI177" s="3" t="inlineStr"/>
       <c r="AJ177" s="3" t="inlineStr"/>
-      <c r="AK177" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK177" s="3" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Irineida A.</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="D178" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E178" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>