--- v0 (2026-03-30)
+++ v1 (2026-05-15)
@@ -2586,101 +2586,97 @@
         <is>
           <t>Maria H.</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Médico</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>Centro Cirúrgico</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>SERVICO ESPECIALIZADO EM DERMATOLOGIA</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F25" t="n">
-        <v>20</v>
-[...5 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G25" s="4" t="inlineStr"/>
       <c r="H25" s="4" t="inlineStr"/>
       <c r="I25" s="4" t="inlineStr"/>
       <c r="J25" s="4" t="inlineStr"/>
       <c r="K25" s="4" t="inlineStr"/>
       <c r="L25" s="4" t="inlineStr"/>
-      <c r="M25" s="4" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M25" s="4" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="N25" s="4" t="inlineStr"/>
       <c r="O25" s="4" t="inlineStr"/>
       <c r="P25" s="4" t="inlineStr"/>
       <c r="Q25" s="4" t="inlineStr"/>
       <c r="R25" s="4" t="inlineStr"/>
       <c r="S25" s="4" t="inlineStr"/>
-      <c r="T25" s="4" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="T25" s="4" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="U25" s="4" t="inlineStr"/>
       <c r="V25" s="4" t="inlineStr"/>
       <c r="W25" s="4" t="inlineStr"/>
       <c r="X25" s="4" t="inlineStr"/>
       <c r="Y25" s="4" t="inlineStr"/>
       <c r="Z25" s="4" t="inlineStr"/>
-      <c r="AA25" s="4" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AA25" s="4" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="AB25" s="4" t="inlineStr"/>
       <c r="AC25" s="4" t="inlineStr"/>
       <c r="AD25" s="4" t="inlineStr"/>
       <c r="AE25" s="4" t="inlineStr"/>
       <c r="AF25" s="4" t="inlineStr"/>
       <c r="AG25" s="4" t="inlineStr"/>
-      <c r="AH25" s="4" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH25" s="4" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="AI25" s="4" t="inlineStr"/>
       <c r="AJ25" s="4" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Alivandra A.</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>PS / Emergência / Curativo</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE ASSIS BRASIL</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
@@ -2782,89 +2778,137 @@
         <is>
           <t>Marcilene T.</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>PS / Emergência / Curativo</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE ASSIS BRASIL</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F27" t="n">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G27" s="4" t="inlineStr"/>
+        <v>162</v>
+      </c>
+      <c r="G27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="H27" s="4" t="inlineStr"/>
-      <c r="I27" s="4" t="inlineStr"/>
+      <c r="I27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="J27" s="4" t="inlineStr"/>
-      <c r="K27" s="4" t="inlineStr"/>
+      <c r="K27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="L27" s="4" t="inlineStr"/>
-      <c r="M27" s="4" t="inlineStr"/>
+      <c r="M27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="N27" s="4" t="inlineStr"/>
-      <c r="O27" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O27" s="4" t="inlineStr"/>
       <c r="P27" s="4" t="inlineStr"/>
-      <c r="Q27" s="4" t="inlineStr"/>
+      <c r="Q27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="R27" s="4" t="inlineStr"/>
-      <c r="S27" s="4" t="inlineStr"/>
+      <c r="S27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="T27" s="4" t="inlineStr"/>
-      <c r="U27" s="4" t="inlineStr"/>
+      <c r="U27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="V27" s="4" t="inlineStr"/>
-      <c r="W27" s="4" t="inlineStr"/>
+      <c r="W27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="X27" s="4" t="inlineStr"/>
-      <c r="Y27" s="4" t="inlineStr"/>
+      <c r="Y27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Z27" s="4" t="inlineStr"/>
-      <c r="AA27" s="4" t="inlineStr"/>
+      <c r="AA27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AB27" s="4" t="inlineStr"/>
-      <c r="AC27" s="4" t="inlineStr"/>
+      <c r="AC27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AD27" s="4" t="inlineStr"/>
-      <c r="AE27" s="4" t="inlineStr"/>
+      <c r="AE27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AF27" s="4" t="inlineStr"/>
-      <c r="AG27" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>PN</t>
+      <c r="AG27" s="3" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="AH27" s="4" t="inlineStr"/>
-      <c r="AI27" s="4" t="inlineStr"/>
+      <c r="AI27" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AJ27" s="4" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Jamilly M.</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Nível Superior</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>NEP</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>