--- v2 (2026-06-30)
+++ v3 (2026-06-30)
@@ -1632,174 +1632,174 @@
       <c r="AK11" s="3" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Silvana S.</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
-          <t>Contrato/CLT - QEE</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F12" t="n">
-        <v>12</v>
+        <v>72</v>
       </c>
       <c r="G12" s="3" t="inlineStr"/>
       <c r="H12" s="3" t="inlineStr"/>
       <c r="I12" s="3" t="inlineStr"/>
       <c r="J12" s="3" t="inlineStr"/>
       <c r="K12" s="3" t="inlineStr"/>
       <c r="L12" s="3" t="inlineStr"/>
       <c r="M12" s="3" t="inlineStr"/>
       <c r="N12" s="3" t="inlineStr"/>
       <c r="O12" s="3" t="inlineStr"/>
       <c r="P12" s="3" t="inlineStr"/>
       <c r="Q12" s="3" t="inlineStr"/>
-      <c r="R12" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="S12" s="3" t="inlineStr"/>
+      <c r="R12" s="3" t="inlineStr"/>
+      <c r="S12" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="T12" s="3" t="inlineStr"/>
-      <c r="U12" s="3" t="inlineStr"/>
+      <c r="U12" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="V12" s="3" t="inlineStr"/>
       <c r="W12" s="3" t="inlineStr"/>
       <c r="X12" s="3" t="inlineStr"/>
       <c r="Y12" s="3" t="inlineStr"/>
-      <c r="Z12" s="3" t="inlineStr"/>
+      <c r="Z12" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AA12" s="3" t="inlineStr"/>
-      <c r="AB12" s="3" t="inlineStr"/>
+      <c r="AB12" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AC12" s="3" t="inlineStr"/>
       <c r="AD12" s="3" t="inlineStr"/>
       <c r="AE12" s="3" t="inlineStr"/>
       <c r="AF12" s="3" t="inlineStr"/>
-      <c r="AG12" s="3" t="inlineStr"/>
+      <c r="AG12" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AH12" s="3" t="inlineStr"/>
-      <c r="AI12" s="3" t="inlineStr"/>
+      <c r="AI12" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AJ12" s="3" t="inlineStr"/>
       <c r="AK12" s="3" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Silvana S.</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F13" t="n">
-        <v>72</v>
+        <v>12</v>
       </c>
       <c r="G13" s="3" t="inlineStr"/>
       <c r="H13" s="3" t="inlineStr"/>
       <c r="I13" s="3" t="inlineStr"/>
       <c r="J13" s="3" t="inlineStr"/>
       <c r="K13" s="3" t="inlineStr"/>
       <c r="L13" s="3" t="inlineStr"/>
       <c r="M13" s="3" t="inlineStr"/>
       <c r="N13" s="3" t="inlineStr"/>
       <c r="O13" s="3" t="inlineStr"/>
       <c r="P13" s="3" t="inlineStr"/>
       <c r="Q13" s="3" t="inlineStr"/>
-      <c r="R13" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R13" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="S13" s="3" t="inlineStr"/>
       <c r="T13" s="3" t="inlineStr"/>
-      <c r="U13" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U13" s="3" t="inlineStr"/>
       <c r="V13" s="3" t="inlineStr"/>
       <c r="W13" s="3" t="inlineStr"/>
       <c r="X13" s="3" t="inlineStr"/>
       <c r="Y13" s="3" t="inlineStr"/>
-      <c r="Z13" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z13" s="3" t="inlineStr"/>
       <c r="AA13" s="3" t="inlineStr"/>
-      <c r="AB13" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB13" s="3" t="inlineStr"/>
       <c r="AC13" s="3" t="inlineStr"/>
       <c r="AD13" s="3" t="inlineStr"/>
       <c r="AE13" s="3" t="inlineStr"/>
       <c r="AF13" s="3" t="inlineStr"/>
-      <c r="AG13" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG13" s="3" t="inlineStr"/>
       <c r="AH13" s="3" t="inlineStr"/>
-      <c r="AI13" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI13" s="3" t="inlineStr"/>
       <c r="AJ13" s="3" t="inlineStr"/>
       <c r="AK13" s="3" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Danilo S.</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>Médico Radiologista</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
@@ -5578,235 +5578,235 @@
       <c r="AK45" s="3" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Lauriana G.</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>Nutricionista</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
           <t>Emergência Oncológica</t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - UNACON</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F46" t="n">
-        <v>48</v>
-[...2 lines deleted...]
-      <c r="H46" s="3" t="inlineStr"/>
+        <v>114</v>
+      </c>
+      <c r="G46" s="3" t="inlineStr">
+        <is>
+          <t>M6/T6</t>
+        </is>
+      </c>
+      <c r="H46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="I46" s="3" t="inlineStr"/>
       <c r="J46" s="3" t="inlineStr"/>
-      <c r="K46" s="3" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="O46" s="3" t="inlineStr"/>
+      <c r="K46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="L46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="M46" s="3" t="inlineStr"/>
+      <c r="N46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="O46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="P46" s="3" t="inlineStr"/>
       <c r="Q46" s="3" t="inlineStr"/>
-      <c r="R46" s="3" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="V46" s="3" t="inlineStr"/>
+      <c r="R46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="S46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="T46" s="3" t="inlineStr"/>
+      <c r="U46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="V46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="W46" s="3" t="inlineStr"/>
       <c r="X46" s="3" t="inlineStr"/>
-      <c r="Y46" s="3" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AC46" s="3" t="inlineStr"/>
+      <c r="Y46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Z46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AA46" s="3" t="inlineStr"/>
+      <c r="AB46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AC46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AD46" s="3" t="inlineStr"/>
       <c r="AE46" s="3" t="inlineStr"/>
-      <c r="AF46" s="3" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AJ46" s="3" t="inlineStr"/>
+      <c r="AF46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AG46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AH46" s="3" t="inlineStr"/>
+      <c r="AI46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AJ46" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AK46" s="3" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Lauriana G.</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>Nutricionista</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
           <t>Emergência Oncológica</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - UNACON</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
-          <t>Contrato/CLT - QEE</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F47" t="n">
-        <v>114</v>
-[...10 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G47" s="3" t="inlineStr"/>
+      <c r="H47" s="3" t="inlineStr"/>
       <c r="I47" s="3" t="inlineStr"/>
       <c r="J47" s="3" t="inlineStr"/>
-      <c r="K47" s="4" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="K47" s="3" t="inlineStr"/>
+      <c r="L47" s="3" t="inlineStr"/>
+      <c r="M47" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="N47" s="3" t="inlineStr"/>
+      <c r="O47" s="3" t="inlineStr"/>
       <c r="P47" s="3" t="inlineStr"/>
       <c r="Q47" s="3" t="inlineStr"/>
-      <c r="R47" s="4" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="R47" s="3" t="inlineStr"/>
+      <c r="S47" s="3" t="inlineStr"/>
+      <c r="T47" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="U47" s="3" t="inlineStr"/>
+      <c r="V47" s="3" t="inlineStr"/>
       <c r="W47" s="3" t="inlineStr"/>
       <c r="X47" s="3" t="inlineStr"/>
-      <c r="Y47" s="4" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="Y47" s="3" t="inlineStr"/>
+      <c r="Z47" s="3" t="inlineStr"/>
+      <c r="AA47" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AB47" s="3" t="inlineStr"/>
+      <c r="AC47" s="3" t="inlineStr"/>
       <c r="AD47" s="3" t="inlineStr"/>
       <c r="AE47" s="3" t="inlineStr"/>
-      <c r="AF47" s="4" t="inlineStr">
-[...19 lines deleted...]
-      </c>
+      <c r="AF47" s="3" t="inlineStr"/>
+      <c r="AG47" s="3" t="inlineStr"/>
+      <c r="AH47" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AI47" s="3" t="inlineStr"/>
+      <c r="AJ47" s="3" t="inlineStr"/>
       <c r="AK47" s="3" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Rita P.</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Médico</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Radiologia</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - UNACON</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
@@ -6444,142 +6444,210 @@
       </c>
       <c r="W54" s="3" t="inlineStr"/>
       <c r="X54" s="3" t="inlineStr"/>
       <c r="Y54" s="3" t="inlineStr"/>
       <c r="Z54" s="3" t="inlineStr"/>
       <c r="AA54" s="3" t="inlineStr"/>
       <c r="AB54" s="3" t="inlineStr"/>
       <c r="AC54" s="3" t="inlineStr"/>
       <c r="AD54" s="3" t="inlineStr"/>
       <c r="AE54" s="3" t="inlineStr"/>
       <c r="AF54" s="3" t="inlineStr"/>
       <c r="AG54" s="3" t="inlineStr"/>
       <c r="AH54" s="3" t="inlineStr"/>
       <c r="AI54" s="3" t="inlineStr"/>
       <c r="AJ54" s="3" t="inlineStr"/>
       <c r="AK54" s="3" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Camila D.</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Enfermeiro</t>
+          <t>Chefe</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>Saúde Mental</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F55" t="n">
-        <v>120</v>
+        <v>196</v>
       </c>
       <c r="G55" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...10 lines deleted...]
-      <c r="L55" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="H55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="I55" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="J55" s="3" t="inlineStr"/>
+      <c r="K55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="L55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="M55" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...3 lines deleted...]
-      <c r="O55" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="N55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="O55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="P55" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
+          <t>M4</t>
         </is>
       </c>
       <c r="Q55" s="3" t="inlineStr"/>
-      <c r="R55" s="3" t="inlineStr"/>
+      <c r="R55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="S55" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...3 lines deleted...]
-      <c r="U55" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="T55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="U55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="V55" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...2 lines deleted...]
-      <c r="W55" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="W55" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
       <c r="X55" s="3" t="inlineStr"/>
       <c r="Y55" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...3 lines deleted...]
-      <c r="AA55" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="Z55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AA55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="AB55" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...10 lines deleted...]
-      <c r="AG55" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AC55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AD55" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
+      <c r="AE55" s="3" t="inlineStr"/>
+      <c r="AF55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AG55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
       <c r="AH55" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...4 lines deleted...]
-      <c r="AK55" s="3" t="inlineStr"/>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AI55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AJ55" s="3" t="inlineStr">
+        <is>
+          <t>M4/T4</t>
+        </is>
+      </c>
+      <c r="AK55" s="3" t="inlineStr">
+        <is>
+          <t>M4</t>
+        </is>
+      </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Simone F.</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
           <t>Saúde Mental</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
@@ -7716,139 +7784,91 @@
         <is>
           <t>Marcilene T.</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>PS / Emergência / Curativo</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE ASSIS BRASIL</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F68" t="n">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="G68" s="3" t="inlineStr"/>
+        <v>24</v>
+      </c>
+      <c r="G68" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="H68" s="3" t="inlineStr"/>
-      <c r="I68" s="3" t="inlineStr">
+      <c r="I68" s="3" t="inlineStr"/>
+      <c r="J68" s="3" t="inlineStr"/>
+      <c r="K68" s="3" t="inlineStr"/>
+      <c r="L68" s="3" t="inlineStr"/>
+      <c r="M68" s="3" t="inlineStr"/>
+      <c r="N68" s="3" t="inlineStr"/>
+      <c r="O68" s="3" t="inlineStr"/>
+      <c r="P68" s="3" t="inlineStr"/>
+      <c r="Q68" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="J68" s="3" t="inlineStr"/>
-[...22 lines deleted...]
-      </c>
       <c r="R68" s="3" t="inlineStr"/>
-      <c r="S68" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S68" s="3" t="inlineStr"/>
       <c r="T68" s="3" t="inlineStr"/>
-      <c r="U68" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U68" s="3" t="inlineStr"/>
       <c r="V68" s="3" t="inlineStr"/>
-      <c r="W68" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W68" s="3" t="inlineStr"/>
       <c r="X68" s="3" t="inlineStr"/>
-      <c r="Y68" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y68" s="3" t="inlineStr"/>
       <c r="Z68" s="3" t="inlineStr"/>
-      <c r="AA68" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA68" s="3" t="inlineStr"/>
       <c r="AB68" s="3" t="inlineStr"/>
-      <c r="AC68" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC68" s="3" t="inlineStr"/>
       <c r="AD68" s="3" t="inlineStr"/>
       <c r="AE68" s="3" t="inlineStr"/>
       <c r="AF68" s="3" t="inlineStr"/>
-      <c r="AG68" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG68" s="3" t="inlineStr"/>
       <c r="AH68" s="3" t="inlineStr"/>
-      <c r="AI68" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI68" s="3" t="inlineStr"/>
       <c r="AJ68" s="3" t="inlineStr"/>
-      <c r="AK68" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK68" s="3" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Luiz F.</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Biomédico/Bioquímico</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>UPA CIDADE DO POVO</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -8202,121 +8222,101 @@
         <is>
           <t>Antonia S.</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F74" t="n">
-        <v>120</v>
-[...5 lines deleted...]
-      </c>
+        <v>60</v>
+      </c>
+      <c r="G74" s="3" t="inlineStr"/>
       <c r="H74" s="3" t="inlineStr"/>
       <c r="I74" s="3" t="inlineStr"/>
       <c r="J74" s="3" t="inlineStr"/>
-      <c r="K74" s="3" t="inlineStr"/>
-      <c r="L74" s="3" t="inlineStr">
+      <c r="K74" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
+      <c r="L74" s="3" t="inlineStr"/>
       <c r="M74" s="3" t="inlineStr"/>
-      <c r="N74" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N74" s="3" t="inlineStr"/>
       <c r="O74" s="3" t="inlineStr"/>
       <c r="P74" s="3" t="inlineStr"/>
       <c r="Q74" s="3" t="inlineStr"/>
       <c r="R74" s="3" t="inlineStr"/>
-      <c r="S74" s="3" t="inlineStr">
+      <c r="S74" s="3" t="inlineStr"/>
+      <c r="T74" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="T74" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="U74" s="3" t="inlineStr"/>
       <c r="V74" s="3" t="inlineStr"/>
       <c r="W74" s="3" t="inlineStr"/>
       <c r="X74" s="3" t="inlineStr"/>
-      <c r="Y74" s="3" t="inlineStr">
+      <c r="Y74" s="3" t="inlineStr"/>
+      <c r="Z74" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="Z74" s="3" t="inlineStr"/>
-      <c r="AA74" s="3" t="inlineStr">
+      <c r="AA74" s="3" t="inlineStr"/>
+      <c r="AB74" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="AB74" s="3" t="inlineStr"/>
       <c r="AC74" s="3" t="inlineStr"/>
       <c r="AD74" s="3" t="inlineStr"/>
       <c r="AE74" s="3" t="inlineStr"/>
-      <c r="AF74" s="3" t="inlineStr">
+      <c r="AF74" s="3" t="inlineStr"/>
+      <c r="AG74" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="AG74" s="3" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
+      <c r="AH74" s="3" t="inlineStr"/>
+      <c r="AI74" s="3" t="inlineStr"/>
       <c r="AJ74" s="3" t="inlineStr"/>
       <c r="AK74" s="3" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Elizangela C.</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
@@ -8669,436 +8669,428 @@
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F79" t="n">
         <v>120</v>
       </c>
-      <c r="G79" s="3" t="inlineStr"/>
+      <c r="G79" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="H79" s="3" t="inlineStr"/>
-      <c r="I79" s="3" t="inlineStr">
+      <c r="I79" s="3" t="inlineStr"/>
+      <c r="J79" s="3" t="inlineStr"/>
+      <c r="K79" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="J79" s="3" t="inlineStr"/>
-      <c r="K79" s="3" t="inlineStr"/>
       <c r="L79" s="3" t="inlineStr"/>
-      <c r="M79" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M79" s="3" t="inlineStr"/>
       <c r="N79" s="3" t="inlineStr"/>
       <c r="O79" s="3" t="inlineStr"/>
-      <c r="P79" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P79" s="3" t="inlineStr"/>
       <c r="Q79" s="3" t="inlineStr"/>
       <c r="R79" s="3" t="inlineStr"/>
-      <c r="S79" s="3" t="inlineStr"/>
+      <c r="S79" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="T79" s="3" t="inlineStr"/>
-      <c r="U79" s="3" t="inlineStr"/>
+      <c r="U79" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="V79" s="3" t="inlineStr"/>
-      <c r="W79" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W79" s="3" t="inlineStr"/>
       <c r="X79" s="3" t="inlineStr"/>
-      <c r="Y79" s="3" t="inlineStr"/>
+      <c r="Y79" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Z79" s="3" t="inlineStr"/>
-      <c r="AA79" s="3" t="inlineStr"/>
+      <c r="AA79" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AB79" s="3" t="inlineStr"/>
-      <c r="AC79" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AC79" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AD79" s="3" t="inlineStr"/>
       <c r="AE79" s="3" t="inlineStr"/>
-      <c r="AF79" s="3" t="inlineStr"/>
+      <c r="AF79" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AG79" s="3" t="inlineStr"/>
-      <c r="AH79" s="3" t="inlineStr"/>
+      <c r="AH79" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AI79" s="3" t="inlineStr"/>
-      <c r="AJ79" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AJ79" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AK79" s="3" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Josilene M.</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D80" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E80" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F80" t="n">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="H80" s="3" t="inlineStr"/>
+        <v>168</v>
+      </c>
+      <c r="G80" s="3" t="inlineStr">
+        <is>
+          <t>M6/PN</t>
+        </is>
+      </c>
+      <c r="H80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="I80" s="3" t="inlineStr"/>
-      <c r="J80" s="3" t="inlineStr">
-[...8 lines deleted...]
-      <c r="O80" s="3" t="inlineStr"/>
+      <c r="J80" s="3" t="inlineStr"/>
+      <c r="K80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="L80" s="3" t="inlineStr">
+        <is>
+          <t>M6/PN</t>
+        </is>
+      </c>
+      <c r="M80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="N80" s="3" t="inlineStr">
+        <is>
+          <t>M6/PN</t>
+        </is>
+      </c>
+      <c r="O80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="P80" s="3" t="inlineStr"/>
-      <c r="Q80" s="3" t="inlineStr">
-[...39 lines deleted...]
-      <c r="AC80" s="3" t="inlineStr"/>
+      <c r="Q80" s="3" t="inlineStr"/>
+      <c r="R80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="S80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="T80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="U80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="V80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="W80" s="3" t="inlineStr"/>
+      <c r="X80" s="3" t="inlineStr"/>
+      <c r="Y80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Z80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AA80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AB80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AC80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AD80" s="3" t="inlineStr"/>
-      <c r="AE80" s="3" t="inlineStr">
-[...21 lines deleted...]
-      </c>
+      <c r="AE80" s="3" t="inlineStr"/>
+      <c r="AF80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AG80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AH80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AI80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AJ80" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AK80" s="3" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Kirleijane P.</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D81" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E81" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F81" t="n">
         <v>120</v>
       </c>
-      <c r="G81" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G81" s="3" t="inlineStr"/>
       <c r="H81" s="3" t="inlineStr"/>
-      <c r="I81" s="3" t="inlineStr"/>
-      <c r="J81" s="3" t="inlineStr"/>
+      <c r="I81" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="J81" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="K81" s="3" t="inlineStr"/>
-      <c r="L81" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L81" s="3" t="inlineStr"/>
       <c r="M81" s="3" t="inlineStr"/>
-      <c r="N81" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N81" s="3" t="inlineStr"/>
       <c r="O81" s="3" t="inlineStr"/>
       <c r="P81" s="3" t="inlineStr"/>
-      <c r="Q81" s="3" t="inlineStr"/>
+      <c r="Q81" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="R81" s="3" t="inlineStr"/>
-      <c r="S81" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S81" s="3" t="inlineStr"/>
       <c r="T81" s="3" t="inlineStr"/>
-      <c r="U81" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U81" s="3" t="inlineStr"/>
       <c r="V81" s="3" t="inlineStr"/>
       <c r="W81" s="3" t="inlineStr"/>
-      <c r="X81" s="3" t="inlineStr"/>
+      <c r="X81" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="Y81" s="3" t="inlineStr"/>
-      <c r="Z81" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z81" s="3" t="inlineStr"/>
       <c r="AA81" s="3" t="inlineStr"/>
-      <c r="AB81" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB81" s="3" t="inlineStr"/>
       <c r="AC81" s="3" t="inlineStr"/>
-      <c r="AD81" s="3" t="inlineStr"/>
-[...10 lines deleted...]
-      </c>
+      <c r="AD81" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AE81" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
+      <c r="AF81" s="3" t="inlineStr"/>
+      <c r="AG81" s="3" t="inlineStr"/>
       <c r="AH81" s="3" t="inlineStr"/>
-      <c r="AI81" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI81" s="3" t="inlineStr"/>
       <c r="AJ81" s="3" t="inlineStr"/>
       <c r="AK81" s="3" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Marilene S.</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D82" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E82" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F82" t="n">
-        <v>174</v>
-[...11 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G82" s="3" t="inlineStr"/>
+      <c r="H82" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="I82" s="3" t="inlineStr"/>
       <c r="J82" s="3" t="inlineStr"/>
-      <c r="K82" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K82" s="3" t="inlineStr"/>
       <c r="L82" s="3" t="inlineStr"/>
-      <c r="M82" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M82" s="3" t="inlineStr"/>
       <c r="N82" s="3" t="inlineStr"/>
-      <c r="O82" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="P82" s="3" t="inlineStr"/>
+      <c r="O82" s="3" t="inlineStr"/>
+      <c r="P82" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Q82" s="3" t="inlineStr"/>
       <c r="R82" s="3" t="inlineStr"/>
-      <c r="S82" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S82" s="3" t="inlineStr"/>
       <c r="T82" s="3" t="inlineStr"/>
-      <c r="U82" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U82" s="3" t="inlineStr"/>
       <c r="V82" s="3" t="inlineStr"/>
-      <c r="W82" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W82" s="3" t="inlineStr"/>
       <c r="X82" s="3" t="inlineStr"/>
-      <c r="Y82" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y82" s="3" t="inlineStr"/>
       <c r="Z82" s="3" t="inlineStr"/>
-      <c r="AA82" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA82" s="3" t="inlineStr"/>
       <c r="AB82" s="3" t="inlineStr"/>
-      <c r="AC82" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AD82" s="3" t="inlineStr"/>
+      <c r="AC82" s="3" t="inlineStr"/>
+      <c r="AD82" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AE82" s="3" t="inlineStr"/>
       <c r="AF82" s="3" t="inlineStr"/>
-      <c r="AG82" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG82" s="3" t="inlineStr"/>
       <c r="AH82" s="3" t="inlineStr"/>
-      <c r="AI82" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="AI82" s="3" t="inlineStr"/>
+      <c r="AJ82" s="3" t="inlineStr"/>
+      <c r="AK82" s="3" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Patricia I.</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D83" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E83" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>