--- v0 (2026-03-30)
+++ v1 (2026-05-15)
@@ -2314,98 +2314,102 @@
         <is>
           <t>Maria H.</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Médico</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Centro Cirúrgico</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>SERVICO ESPECIALIZADO EM DERMATOLOGIA</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G21" s="3" t="inlineStr"/>
-      <c r="H21" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr"/>
       <c r="J21" s="3" t="inlineStr"/>
       <c r="K21" s="3" t="inlineStr"/>
       <c r="L21" s="3" t="inlineStr"/>
       <c r="M21" s="3" t="inlineStr"/>
       <c r="N21" s="3" t="inlineStr"/>
-      <c r="O21" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="O21" s="3" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="P21" s="3" t="inlineStr"/>
       <c r="Q21" s="3" t="inlineStr"/>
       <c r="R21" s="3" t="inlineStr"/>
       <c r="S21" s="3" t="inlineStr"/>
       <c r="T21" s="3" t="inlineStr"/>
       <c r="U21" s="3" t="inlineStr"/>
-      <c r="V21" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="V21" s="3" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="W21" s="3" t="inlineStr"/>
       <c r="X21" s="3" t="inlineStr"/>
       <c r="Y21" s="3" t="inlineStr"/>
       <c r="Z21" s="3" t="inlineStr"/>
       <c r="AA21" s="3" t="inlineStr"/>
       <c r="AB21" s="3" t="inlineStr"/>
-      <c r="AC21" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AC21" s="3" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="AD21" s="3" t="inlineStr"/>
       <c r="AE21" s="3" t="inlineStr"/>
       <c r="AF21" s="3" t="inlineStr"/>
       <c r="AG21" s="3" t="inlineStr"/>
       <c r="AH21" s="3" t="inlineStr"/>
       <c r="AI21" s="3" t="inlineStr"/>
-      <c r="AJ21" s="3" t="inlineStr"/>
+      <c r="AJ21" s="3" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Alivandra A.</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>PS / Emergência / Curativo</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE ASSIS BRASIL</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
@@ -2506,136 +2510,88 @@
         <is>
           <t>Marcilene T.</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>PS / Emergência / Curativo</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE ASSIS BRASIL</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F23" t="n">
-        <v>162</v>
+        <v>24</v>
       </c>
       <c r="G23" s="3" t="inlineStr"/>
-      <c r="H23" s="3" t="inlineStr">
+      <c r="H23" s="3" t="inlineStr"/>
+      <c r="I23" s="3" t="inlineStr"/>
+      <c r="J23" s="3" t="inlineStr"/>
+      <c r="K23" s="3" t="inlineStr"/>
+      <c r="L23" s="3" t="inlineStr"/>
+      <c r="M23" s="3" t="inlineStr"/>
+      <c r="N23" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="I23" s="3" t="inlineStr"/>
-      <c r="J23" s="3" t="inlineStr">
+      <c r="O23" s="3" t="inlineStr"/>
+      <c r="P23" s="3" t="inlineStr"/>
+      <c r="Q23" s="3" t="inlineStr"/>
+      <c r="R23" s="3" t="inlineStr"/>
+      <c r="S23" s="3" t="inlineStr"/>
+      <c r="T23" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="K23" s="3" t="inlineStr"/>
-[...29 lines deleted...]
-      </c>
+      <c r="U23" s="3" t="inlineStr"/>
       <c r="V23" s="3" t="inlineStr"/>
-      <c r="W23" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W23" s="3" t="inlineStr"/>
       <c r="X23" s="3" t="inlineStr"/>
-      <c r="Y23" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y23" s="3" t="inlineStr"/>
       <c r="Z23" s="3" t="inlineStr"/>
-      <c r="AA23" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA23" s="3" t="inlineStr"/>
       <c r="AB23" s="3" t="inlineStr"/>
-      <c r="AC23" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC23" s="3" t="inlineStr"/>
       <c r="AD23" s="3" t="inlineStr"/>
       <c r="AE23" s="3" t="inlineStr"/>
-      <c r="AF23" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AF23" s="3" t="inlineStr"/>
       <c r="AG23" s="3" t="inlineStr"/>
-      <c r="AH23" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AH23" s="3" t="inlineStr"/>
       <c r="AI23" s="3" t="inlineStr"/>
-      <c r="AJ23" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AJ23" s="3" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>