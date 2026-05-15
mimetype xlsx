--- v1 (2026-05-15)
+++ v2 (2026-05-15)
@@ -2510,88 +2510,136 @@
         <is>
           <t>Marcilene T.</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
           <t>PS / Emergência / Curativo</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE ASSIS BRASIL</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F23" t="n">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="G23" s="3" t="inlineStr"/>
-      <c r="H23" s="3" t="inlineStr"/>
+      <c r="H23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="I23" s="3" t="inlineStr"/>
-      <c r="J23" s="3" t="inlineStr"/>
+      <c r="J23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="K23" s="3" t="inlineStr"/>
-      <c r="L23" s="3" t="inlineStr"/>
+      <c r="L23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="M23" s="3" t="inlineStr"/>
-      <c r="N23" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>PN</t>
+      <c r="N23" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="O23" s="3" t="inlineStr"/>
-      <c r="P23" s="3" t="inlineStr"/>
+      <c r="P23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Q23" s="3" t="inlineStr"/>
-      <c r="R23" s="3" t="inlineStr"/>
+      <c r="R23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="S23" s="3" t="inlineStr"/>
-      <c r="T23" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="U23" s="3" t="inlineStr"/>
+      <c r="T23" s="3" t="inlineStr"/>
+      <c r="U23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="V23" s="3" t="inlineStr"/>
-      <c r="W23" s="3" t="inlineStr"/>
+      <c r="W23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="X23" s="3" t="inlineStr"/>
-      <c r="Y23" s="3" t="inlineStr"/>
+      <c r="Y23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Z23" s="3" t="inlineStr"/>
-      <c r="AA23" s="3" t="inlineStr"/>
+      <c r="AA23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AB23" s="3" t="inlineStr"/>
-      <c r="AC23" s="3" t="inlineStr"/>
+      <c r="AC23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AD23" s="3" t="inlineStr"/>
       <c r="AE23" s="3" t="inlineStr"/>
-      <c r="AF23" s="3" t="inlineStr"/>
+      <c r="AF23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AG23" s="3" t="inlineStr"/>
-      <c r="AH23" s="3" t="inlineStr"/>
+      <c r="AH23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AI23" s="3" t="inlineStr"/>
-      <c r="AJ23" s="3" t="inlineStr"/>
+      <c r="AJ23" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>