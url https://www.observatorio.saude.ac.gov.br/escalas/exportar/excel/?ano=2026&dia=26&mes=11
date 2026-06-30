--- v2 (2026-06-30)
+++ v3 (2026-06-30)
@@ -5647,126 +5647,178 @@
       <c r="AC47" s="3" t="inlineStr"/>
       <c r="AD47" s="3" t="inlineStr"/>
       <c r="AE47" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
       <c r="AF47" s="3" t="inlineStr"/>
       <c r="AG47" s="3" t="inlineStr"/>
       <c r="AH47" s="3" t="inlineStr">
         <is>
           <t>PD</t>
         </is>
       </c>
       <c r="AI47" s="3" t="inlineStr"/>
       <c r="AJ47" s="3" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Maurien M.</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>Fisioterapeuta Coordenador</t>
+          <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>40</v>
+        <v>120</v>
       </c>
       <c r="G48" s="3" t="inlineStr"/>
       <c r="H48" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
-[...3 lines deleted...]
-      <c r="J48" s="3" t="inlineStr"/>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="I48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="J48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="K48" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
-[...2 lines deleted...]
-      <c r="L48" s="3" t="inlineStr"/>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="L48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="M48" s="3" t="inlineStr"/>
       <c r="N48" s="3" t="inlineStr"/>
-      <c r="O48" s="3" t="inlineStr"/>
+      <c r="O48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="P48" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
-[...2 lines deleted...]
-      <c r="Q48" s="3" t="inlineStr"/>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Q48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="R48" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
-[...2 lines deleted...]
-      <c r="S48" s="3" t="inlineStr"/>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="S48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="T48" s="3" t="inlineStr"/>
       <c r="U48" s="3" t="inlineStr"/>
-      <c r="V48" s="3" t="inlineStr"/>
+      <c r="V48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="W48" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
-[...2 lines deleted...]
-      <c r="X48" s="3" t="inlineStr"/>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="X48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="Y48" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
-[...2 lines deleted...]
-      <c r="Z48" s="3" t="inlineStr"/>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Z48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AA48" s="3" t="inlineStr"/>
       <c r="AB48" s="3" t="inlineStr"/>
-      <c r="AC48" s="3" t="inlineStr"/>
-[...7 lines deleted...]
-      <c r="AG48" s="3" t="inlineStr"/>
+      <c r="AC48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AD48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AE48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AF48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AG48" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="AH48" s="3" t="inlineStr"/>
       <c r="AI48" s="3" t="inlineStr"/>
       <c r="AJ48" s="3" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Maria M.</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Secretario interno</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>UTI Adulto  II.</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
@@ -6978,118 +7030,138 @@
         <is>
           <t>Jairo J.</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F62" t="n">
-        <v>108</v>
-[...6 lines deleted...]
-      <c r="H62" s="3" t="inlineStr"/>
+        <v>162</v>
+      </c>
+      <c r="G62" s="3" t="inlineStr"/>
+      <c r="H62" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="I62" s="3" t="inlineStr"/>
-      <c r="J62" s="3" t="inlineStr"/>
+      <c r="J62" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="K62" s="3" t="inlineStr"/>
-      <c r="L62" s="3" t="inlineStr"/>
-      <c r="M62" s="3" t="inlineStr">
+      <c r="L62" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="N62" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O62" s="3" t="inlineStr"/>
+      <c r="M62" s="3" t="inlineStr"/>
+      <c r="N62" s="3" t="inlineStr"/>
+      <c r="O62" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="P62" s="3" t="inlineStr"/>
-      <c r="Q62" s="3" t="inlineStr"/>
+      <c r="Q62" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="R62" s="3" t="inlineStr"/>
-      <c r="S62" s="3" t="inlineStr"/>
-      <c r="T62" s="3" t="inlineStr">
+      <c r="S62" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="U62" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="V62" s="3" t="inlineStr"/>
+      <c r="T62" s="3" t="inlineStr"/>
+      <c r="U62" s="3" t="inlineStr"/>
+      <c r="V62" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="W62" s="3" t="inlineStr"/>
-      <c r="X62" s="3" t="inlineStr"/>
+      <c r="X62" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Y62" s="3" t="inlineStr"/>
-      <c r="Z62" s="3" t="inlineStr"/>
-      <c r="AA62" s="3" t="inlineStr">
+      <c r="Z62" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="AB62" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC62" s="3" t="inlineStr"/>
+      <c r="AA62" s="3" t="inlineStr"/>
+      <c r="AB62" s="3" t="inlineStr"/>
+      <c r="AC62" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AD62" s="3" t="inlineStr"/>
-      <c r="AE62" s="3" t="inlineStr"/>
+      <c r="AE62" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AF62" s="3" t="inlineStr"/>
-      <c r="AG62" s="3" t="inlineStr"/>
-      <c r="AH62" s="3" t="inlineStr">
+      <c r="AG62" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="AI62" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AJ62" s="3" t="inlineStr"/>
+      <c r="AH62" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AI62" s="3" t="inlineStr"/>
+      <c r="AJ62" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Janiele B.</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -7262,96 +7334,120 @@
         <is>
           <t>Jose S.</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F65" t="n">
-        <v>72</v>
+        <v>120</v>
       </c>
       <c r="G65" s="3" t="inlineStr"/>
-      <c r="H65" s="3" t="inlineStr"/>
+      <c r="H65" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="I65" s="3" t="inlineStr"/>
-      <c r="J65" s="3" t="inlineStr"/>
+      <c r="J65" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="K65" s="3" t="inlineStr"/>
-      <c r="L65" s="3" t="inlineStr"/>
-      <c r="M65" s="3" t="inlineStr">
+      <c r="L65" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
+      <c r="M65" s="3" t="inlineStr"/>
       <c r="N65" s="3" t="inlineStr"/>
-      <c r="O65" s="3" t="inlineStr"/>
+      <c r="O65" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="P65" s="3" t="inlineStr"/>
-      <c r="Q65" s="3" t="inlineStr"/>
+      <c r="Q65" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="R65" s="3" t="inlineStr"/>
-      <c r="S65" s="3" t="inlineStr"/>
-      <c r="T65" s="3" t="inlineStr">
+      <c r="S65" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
+      <c r="T65" s="3" t="inlineStr"/>
       <c r="U65" s="3" t="inlineStr"/>
       <c r="V65" s="3" t="inlineStr"/>
-      <c r="W65" s="3" t="inlineStr"/>
+      <c r="W65" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="X65" s="3" t="inlineStr"/>
-      <c r="Y65" s="3" t="inlineStr"/>
+      <c r="Y65" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Z65" s="3" t="inlineStr"/>
-      <c r="AA65" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA65" s="3" t="inlineStr"/>
       <c r="AB65" s="3" t="inlineStr"/>
       <c r="AC65" s="3" t="inlineStr"/>
-      <c r="AD65" s="3" t="inlineStr"/>
+      <c r="AD65" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AE65" s="3" t="inlineStr"/>
-      <c r="AF65" s="3" t="inlineStr"/>
+      <c r="AF65" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AG65" s="3" t="inlineStr"/>
-      <c r="AH65" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AH65" s="3" t="inlineStr"/>
       <c r="AI65" s="3" t="inlineStr"/>
       <c r="AJ65" s="3" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Josilene M.</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
@@ -7478,228 +7574,192 @@
         <is>
           <t>Kirleijane P.</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F67" t="n">
-        <v>144</v>
-[...5 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="G67" s="3" t="inlineStr"/>
       <c r="H67" s="3" t="inlineStr"/>
-      <c r="I67" s="3" t="inlineStr"/>
+      <c r="I67" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="J67" s="3" t="inlineStr"/>
-      <c r="K67" s="3" t="inlineStr"/>
+      <c r="K67" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="L67" s="3" t="inlineStr"/>
       <c r="M67" s="3" t="inlineStr"/>
-      <c r="N67" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O67" s="3" t="inlineStr"/>
+      <c r="N67" s="3" t="inlineStr"/>
+      <c r="O67" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="P67" s="3" t="inlineStr"/>
-      <c r="Q67" s="3" t="inlineStr"/>
+      <c r="Q67" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="R67" s="3" t="inlineStr"/>
-      <c r="S67" s="3" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
+      <c r="S67" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="T67" s="3" t="inlineStr"/>
+      <c r="U67" s="3" t="inlineStr"/>
       <c r="V67" s="3" t="inlineStr"/>
-      <c r="W67" s="3" t="inlineStr"/>
+      <c r="W67" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="X67" s="3" t="inlineStr"/>
-      <c r="Y67" s="3" t="inlineStr"/>
+      <c r="Y67" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Z67" s="3" t="inlineStr"/>
       <c r="AA67" s="3" t="inlineStr"/>
-      <c r="AB67" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC67" s="3" t="inlineStr"/>
+      <c r="AB67" s="3" t="inlineStr"/>
+      <c r="AC67" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AD67" s="3" t="inlineStr"/>
       <c r="AE67" s="3" t="inlineStr"/>
-      <c r="AF67" s="3" t="inlineStr"/>
-[...10 lines deleted...]
-      </c>
+      <c r="AF67" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AG67" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AH67" s="3" t="inlineStr"/>
+      <c r="AI67" s="3" t="inlineStr"/>
       <c r="AJ67" s="3" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Marilene S.</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F68" t="n">
-        <v>174</v>
+        <v>36</v>
       </c>
       <c r="G68" s="3" t="inlineStr"/>
-      <c r="H68" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="I68" s="3" t="inlineStr">
+      <c r="H68" s="3" t="inlineStr"/>
+      <c r="I68" s="3" t="inlineStr"/>
+      <c r="J68" s="3" t="inlineStr"/>
+      <c r="K68" s="3" t="inlineStr"/>
+      <c r="L68" s="3" t="inlineStr"/>
+      <c r="M68" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="J68" s="3" t="inlineStr">
-[...10 lines deleted...]
-      <c r="M68" s="3" t="inlineStr"/>
       <c r="N68" s="3" t="inlineStr"/>
       <c r="O68" s="3" t="inlineStr"/>
-      <c r="P68" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q68" s="3" t="inlineStr">
+      <c r="P68" s="3" t="inlineStr"/>
+      <c r="Q68" s="3" t="inlineStr"/>
+      <c r="R68" s="3" t="inlineStr"/>
+      <c r="S68" s="3" t="inlineStr"/>
+      <c r="T68" s="3" t="inlineStr"/>
+      <c r="U68" s="3" t="inlineStr"/>
+      <c r="V68" s="3" t="inlineStr"/>
+      <c r="W68" s="3" t="inlineStr"/>
+      <c r="X68" s="3" t="inlineStr"/>
+      <c r="Y68" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="R68" s="3" t="inlineStr">
-[...28 lines deleted...]
-      <c r="AA68" s="3" t="inlineStr"/>
+      <c r="Z68" s="3" t="inlineStr"/>
+      <c r="AA68" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AB68" s="3" t="inlineStr"/>
       <c r="AC68" s="3" t="inlineStr"/>
-      <c r="AD68" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD68" s="3" t="inlineStr"/>
       <c r="AE68" s="3" t="inlineStr"/>
-      <c r="AF68" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="AF68" s="3" t="inlineStr"/>
+      <c r="AG68" s="3" t="inlineStr"/>
+      <c r="AH68" s="3" t="inlineStr"/>
       <c r="AI68" s="3" t="inlineStr"/>
       <c r="AJ68" s="3" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Patricia I.</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
@@ -7794,180 +7854,236 @@
         <is>
           <t>Queila C.</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F70" t="n">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="G70" s="3" t="inlineStr"/>
       <c r="H70" s="3" t="inlineStr"/>
-      <c r="I70" s="3" t="inlineStr"/>
-[...7 lines deleted...]
-      </c>
+      <c r="I70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="J70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="K70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="L70" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="M70" s="3" t="inlineStr"/>
       <c r="N70" s="3" t="inlineStr"/>
       <c r="O70" s="3" t="inlineStr"/>
-      <c r="P70" s="3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="R70" s="3" t="inlineStr"/>
+      <c r="P70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Q70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="R70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="S70" s="3" t="inlineStr"/>
-      <c r="T70" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T70" s="3" t="inlineStr"/>
       <c r="U70" s="3" t="inlineStr"/>
       <c r="V70" s="3" t="inlineStr"/>
-      <c r="W70" s="3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="Y70" s="3" t="inlineStr"/>
+      <c r="W70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="X70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Y70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Z70" s="3" t="inlineStr"/>
       <c r="AA70" s="3" t="inlineStr"/>
       <c r="AB70" s="3" t="inlineStr"/>
       <c r="AC70" s="3" t="inlineStr"/>
-      <c r="AD70" s="3" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="AF70" s="3" t="inlineStr"/>
+      <c r="AD70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AE70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AF70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AG70" s="3" t="inlineStr"/>
       <c r="AH70" s="3" t="inlineStr"/>
       <c r="AI70" s="3" t="inlineStr"/>
-      <c r="AJ70" s="3" t="inlineStr"/>
+      <c r="AJ70" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Rafael B.</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F71" t="n">
-        <v>120</v>
+        <v>84</v>
       </c>
       <c r="G71" s="3" t="inlineStr"/>
       <c r="H71" s="3" t="inlineStr"/>
       <c r="I71" s="3" t="inlineStr"/>
       <c r="J71" s="3" t="inlineStr"/>
       <c r="K71" s="3" t="inlineStr"/>
       <c r="L71" s="3" t="inlineStr"/>
       <c r="M71" s="3" t="inlineStr"/>
       <c r="N71" s="3" t="inlineStr"/>
       <c r="O71" s="3" t="inlineStr"/>
       <c r="P71" s="3" t="inlineStr"/>
       <c r="Q71" s="3" t="inlineStr"/>
       <c r="R71" s="3" t="inlineStr"/>
       <c r="S71" s="3" t="inlineStr"/>
       <c r="T71" s="3" t="inlineStr"/>
       <c r="U71" s="3" t="inlineStr"/>
-      <c r="V71" s="3" t="inlineStr"/>
-[...16 lines deleted...]
-      </c>
+      <c r="V71" s="3" t="inlineStr">
+        <is>
+          <t>T6/PN</t>
+        </is>
+      </c>
+      <c r="W71" s="3" t="inlineStr"/>
+      <c r="X71" s="3" t="inlineStr">
+        <is>
+          <t>T6/PN</t>
+        </is>
+      </c>
+      <c r="Y71" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="Z71" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AA71" s="3" t="inlineStr"/>
       <c r="AB71" s="3" t="inlineStr"/>
-      <c r="AC71" s="3" t="inlineStr">
-[...20 lines deleted...]
-      </c>
+      <c r="AC71" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AD71" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AE71" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AF71" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AG71" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AH71" s="3" t="inlineStr"/>
       <c r="AI71" s="3" t="inlineStr"/>
-      <c r="AJ71" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>PN</t>
+      <c r="AJ71" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Raquel M.</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">