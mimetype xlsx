--- v3 (2026-06-30)
+++ v4 (2026-07-01)
@@ -1538,130 +1538,86 @@
         <is>
           <t>Silvana S.</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F10" t="n">
-        <v>144</v>
+        <v>12</v>
       </c>
       <c r="G10" s="3" t="inlineStr"/>
-      <c r="H10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H10" s="3" t="inlineStr"/>
       <c r="I10" s="3" t="inlineStr"/>
-      <c r="J10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J10" s="3" t="inlineStr"/>
       <c r="K10" s="3" t="inlineStr"/>
       <c r="L10" s="3" t="inlineStr"/>
-      <c r="M10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M10" s="3" t="inlineStr"/>
       <c r="N10" s="3" t="inlineStr"/>
-      <c r="O10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O10" s="3" t="inlineStr"/>
       <c r="P10" s="3" t="inlineStr"/>
-      <c r="Q10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q10" s="3" t="inlineStr"/>
       <c r="R10" s="3" t="inlineStr"/>
       <c r="S10" s="3" t="inlineStr"/>
-      <c r="T10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T10" s="3" t="inlineStr"/>
       <c r="U10" s="3" t="inlineStr"/>
-      <c r="V10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="V10" s="3" t="inlineStr"/>
       <c r="W10" s="3" t="inlineStr"/>
-      <c r="X10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="X10" s="3" t="inlineStr"/>
       <c r="Y10" s="3" t="inlineStr"/>
       <c r="Z10" s="3" t="inlineStr"/>
-      <c r="AA10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA10" s="3" t="inlineStr"/>
       <c r="AB10" s="3" t="inlineStr"/>
-      <c r="AC10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC10" s="3" t="inlineStr"/>
       <c r="AD10" s="3" t="inlineStr"/>
-      <c r="AE10" s="3" t="inlineStr"/>
+      <c r="AE10" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AF10" s="3" t="inlineStr"/>
       <c r="AG10" s="3" t="inlineStr"/>
-      <c r="AH10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AH10" s="3" t="inlineStr"/>
       <c r="AI10" s="3" t="inlineStr"/>
-      <c r="AJ10" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AJ10" s="3" t="inlineStr"/>
       <c r="AK10" s="3" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Silvana S.</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
@@ -10681,137 +10637,133 @@
       <c r="B89" t="inlineStr">
         <is>
           <t>Rádio Operador</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
           <t>Central de Regulação de Urgência</t>
         </is>
       </c>
       <c r="D89" t="inlineStr">
         <is>
           <t>SAMU</t>
         </is>
       </c>
       <c r="E89" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F89" t="n">
         <v>174</v>
       </c>
       <c r="G89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="H89" s="3" t="inlineStr"/>
       <c r="I89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="J89" s="3" t="inlineStr"/>
       <c r="K89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="L89" s="3" t="inlineStr"/>
       <c r="M89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="N89" s="3" t="inlineStr"/>
       <c r="O89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="P89" s="3" t="inlineStr"/>
       <c r="Q89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="R89" s="3" t="inlineStr"/>
       <c r="S89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="T89" s="3" t="inlineStr"/>
       <c r="U89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="V89" s="3" t="inlineStr"/>
       <c r="W89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="X89" s="3" t="inlineStr"/>
       <c r="Y89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="Z89" s="3" t="inlineStr"/>
       <c r="AA89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AB89" s="3" t="inlineStr"/>
       <c r="AC89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AD89" s="3" t="inlineStr"/>
       <c r="AE89" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AF89" s="3" t="inlineStr"/>
-      <c r="AG89" s="4" t="inlineStr">
-[...1 lines deleted...]
-          <t>M6</t>
+      <c r="AG89" s="3" t="inlineStr">
+        <is>
+          <t>PN/T6</t>
         </is>
       </c>
       <c r="AH89" s="3" t="inlineStr"/>
-      <c r="AI89" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI89" s="3" t="inlineStr"/>
       <c r="AJ89" s="3" t="inlineStr"/>
       <c r="AK89" s="3" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Maria S.</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>Rádio Operador</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
           <t>Central de Regulação de Urgência</t>
         </is>
       </c>
       <c r="D90" t="inlineStr">
         <is>
           <t>SAMU</t>
         </is>
       </c>
       <c r="E90" t="inlineStr">
@@ -11226,91 +11178,139 @@
         <is>
           <t>Marcilene T.</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
           <t>PS / Emergência / Curativo</t>
         </is>
       </c>
       <c r="D94" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE ASSIS BRASIL</t>
         </is>
       </c>
       <c r="E94" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F94" t="n">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G94" s="3" t="inlineStr"/>
+        <v>162</v>
+      </c>
+      <c r="G94" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="H94" s="3" t="inlineStr"/>
-      <c r="I94" s="3" t="inlineStr">
+      <c r="I94" s="3" t="inlineStr"/>
+      <c r="J94" s="3" t="inlineStr"/>
+      <c r="K94" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="J94" s="3" t="inlineStr"/>
-      <c r="K94" s="3" t="inlineStr"/>
       <c r="L94" s="3" t="inlineStr"/>
-      <c r="M94" s="3" t="inlineStr"/>
+      <c r="M94" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="N94" s="3" t="inlineStr"/>
-      <c r="O94" s="3" t="inlineStr">
+      <c r="O94" s="3" t="inlineStr"/>
+      <c r="P94" s="3" t="inlineStr"/>
+      <c r="Q94" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
-      <c r="P94" s="3" t="inlineStr"/>
-      <c r="Q94" s="3" t="inlineStr"/>
       <c r="R94" s="3" t="inlineStr"/>
-      <c r="S94" s="3" t="inlineStr"/>
+      <c r="S94" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="T94" s="3" t="inlineStr"/>
-      <c r="U94" s="3" t="inlineStr"/>
+      <c r="U94" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="V94" s="3" t="inlineStr"/>
-      <c r="W94" s="3" t="inlineStr"/>
+      <c r="W94" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="X94" s="3" t="inlineStr"/>
-      <c r="Y94" s="3" t="inlineStr"/>
+      <c r="Y94" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Z94" s="3" t="inlineStr"/>
-      <c r="AA94" s="3" t="inlineStr"/>
+      <c r="AA94" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AB94" s="3" t="inlineStr"/>
-      <c r="AC94" s="3" t="inlineStr"/>
+      <c r="AC94" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AD94" s="3" t="inlineStr"/>
-      <c r="AE94" s="3" t="inlineStr"/>
-      <c r="AF94" s="3" t="inlineStr"/>
+      <c r="AE94" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AF94" s="4" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
       <c r="AG94" s="3" t="inlineStr"/>
       <c r="AH94" s="3" t="inlineStr"/>
-      <c r="AI94" s="3" t="inlineStr"/>
+      <c r="AI94" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AJ94" s="3" t="inlineStr"/>
-      <c r="AK94" s="3" t="inlineStr"/>
+      <c r="AK94" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Janilda P.</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
           <t>SAMU - Acrelandia</t>
         </is>
       </c>
       <c r="D95" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE SAUDE DE ACRELANDIA</t>
         </is>
       </c>
       <c r="E95" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -11625,110 +11625,110 @@
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
           <t>SAMU - Acrelandia</t>
         </is>
       </c>
       <c r="D99" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE SAUDE DE ACRELANDIA</t>
         </is>
       </c>
       <c r="E99" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F99" t="n">
         <v>120</v>
       </c>
       <c r="G99" s="3" t="inlineStr"/>
       <c r="H99" s="3" t="inlineStr"/>
       <c r="I99" s="3" t="inlineStr"/>
       <c r="J99" s="3" t="inlineStr"/>
-      <c r="K99" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K99" s="3" t="inlineStr"/>
       <c r="L99" s="3" t="inlineStr"/>
       <c r="M99" s="3" t="inlineStr"/>
       <c r="N99" s="3" t="inlineStr"/>
       <c r="O99" s="3" t="inlineStr"/>
       <c r="P99" s="3" t="inlineStr"/>
       <c r="Q99" s="3" t="inlineStr"/>
       <c r="R99" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="S99" s="3" t="inlineStr"/>
       <c r="T99" s="3" t="inlineStr"/>
       <c r="U99" s="3" t="inlineStr"/>
       <c r="V99" s="3" t="inlineStr"/>
       <c r="W99" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="X99" s="3" t="inlineStr"/>
       <c r="Y99" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="Z99" s="3" t="inlineStr"/>
       <c r="AA99" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AB99" s="3" t="inlineStr"/>
       <c r="AC99" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
-[...2 lines deleted...]
-      <c r="AD99" s="3" t="inlineStr"/>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AD99" s="4" t="inlineStr">
+        <is>
+          <t>PT</t>
+        </is>
+      </c>
       <c r="AE99" s="3" t="inlineStr"/>
       <c r="AF99" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AG99" s="3" t="inlineStr"/>
       <c r="AH99" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AI99" s="3" t="inlineStr"/>
       <c r="AJ99" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AK99" s="3" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Ana O.</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>Médico</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
           <t>Clínica Médica</t>
         </is>
       </c>
       <c r="D100" t="inlineStr">
         <is>
           <t>UPA CIDADE DO POVO</t>
         </is>
       </c>
@@ -12861,188 +12861,240 @@
         <is>
           <t>Janiele B.</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D113" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E113" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F113" t="n">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G113" s="3" t="inlineStr"/>
+        <v>120</v>
+      </c>
+      <c r="G113" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="H113" s="3" t="inlineStr"/>
-      <c r="I113" s="3" t="inlineStr"/>
+      <c r="I113" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="J113" s="3" t="inlineStr"/>
       <c r="K113" s="3" t="inlineStr"/>
       <c r="L113" s="3" t="inlineStr"/>
-      <c r="M113" s="3" t="inlineStr"/>
+      <c r="M113" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="N113" s="3" t="inlineStr"/>
-      <c r="O113" s="3" t="inlineStr"/>
+      <c r="O113" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="P113" s="3" t="inlineStr"/>
-      <c r="Q113" s="3" t="inlineStr"/>
+      <c r="Q113" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="R113" s="3" t="inlineStr"/>
       <c r="S113" s="3" t="inlineStr"/>
-      <c r="T113" s="3" t="inlineStr"/>
+      <c r="T113" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="U113" s="3" t="inlineStr"/>
-      <c r="V113" s="3" t="inlineStr"/>
+      <c r="V113" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="W113" s="3" t="inlineStr"/>
-      <c r="X113" s="3" t="inlineStr"/>
+      <c r="X113" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Y113" s="3" t="inlineStr"/>
       <c r="Z113" s="3" t="inlineStr"/>
-      <c r="AA113" s="3" t="inlineStr"/>
+      <c r="AA113" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AB113" s="3" t="inlineStr"/>
-      <c r="AC113" s="3" t="inlineStr"/>
+      <c r="AC113" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AD113" s="3" t="inlineStr"/>
-      <c r="AE113" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE113" s="3" t="inlineStr"/>
       <c r="AF113" s="3" t="inlineStr"/>
       <c r="AG113" s="3" t="inlineStr"/>
       <c r="AH113" s="3" t="inlineStr"/>
-      <c r="AI113" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI113" s="3" t="inlineStr"/>
       <c r="AJ113" s="3" t="inlineStr"/>
-      <c r="AK113" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK113" s="3" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Jeniffer S.</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D114" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E114" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F114" t="n">
-        <v>144</v>
-[...2 lines deleted...]
-      <c r="H114" s="3" t="inlineStr"/>
+        <v>162</v>
+      </c>
+      <c r="G114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="H114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="I114" s="3" t="inlineStr"/>
       <c r="J114" s="3" t="inlineStr"/>
-      <c r="K114" s="3" t="inlineStr">
-[...10 lines deleted...]
-      <c r="N114" s="3" t="inlineStr"/>
+      <c r="K114" s="3" t="inlineStr"/>
+      <c r="L114" s="3" t="inlineStr"/>
+      <c r="M114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="N114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O114" s="3" t="inlineStr"/>
-      <c r="P114" s="3" t="inlineStr"/>
-      <c r="Q114" s="3" t="inlineStr"/>
+      <c r="P114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Q114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="R114" s="3" t="inlineStr"/>
-      <c r="S114" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S114" s="3" t="inlineStr"/>
       <c r="T114" s="3" t="inlineStr"/>
-      <c r="U114" s="3" t="inlineStr"/>
+      <c r="U114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="V114" s="3" t="inlineStr"/>
-      <c r="W114" s="3" t="inlineStr"/>
+      <c r="W114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="X114" s="3" t="inlineStr"/>
-      <c r="Y114" s="3" t="inlineStr">
-[...10 lines deleted...]
-      <c r="AB114" s="3" t="inlineStr"/>
+      <c r="Y114" s="3" t="inlineStr"/>
+      <c r="Z114" s="3" t="inlineStr"/>
+      <c r="AA114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AB114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AC114" s="3" t="inlineStr"/>
-      <c r="AD114" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AD114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AE114" s="3" t="inlineStr"/>
       <c r="AF114" s="3" t="inlineStr"/>
-      <c r="AG114" s="4" t="inlineStr">
-[...11 lines deleted...]
-      <c r="AK114" s="3" t="inlineStr"/>
+      <c r="AG114" s="3" t="inlineStr"/>
+      <c r="AH114" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AI114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AJ114" s="3" t="inlineStr"/>
+      <c r="AK114" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Jose S.</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D115" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E115" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -13245,98 +13297,122 @@
         <is>
           <t>Kirleijane P.</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D117" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E117" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F117" t="n">
-        <v>96</v>
+        <v>120</v>
       </c>
       <c r="G117" s="3" t="inlineStr"/>
       <c r="H117" s="3" t="inlineStr"/>
-      <c r="I117" s="3" t="inlineStr"/>
-      <c r="J117" s="3" t="inlineStr"/>
+      <c r="I117" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="J117" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="K117" s="3" t="inlineStr"/>
-      <c r="L117" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L117" s="3" t="inlineStr"/>
       <c r="M117" s="3" t="inlineStr"/>
-      <c r="N117" s="3" t="inlineStr"/>
+      <c r="N117" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O117" s="3" t="inlineStr"/>
-      <c r="P117" s="3" t="inlineStr"/>
+      <c r="P117" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Q117" s="3" t="inlineStr"/>
       <c r="R117" s="3" t="inlineStr"/>
-      <c r="S117" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S117" s="3" t="inlineStr"/>
       <c r="T117" s="3" t="inlineStr"/>
-      <c r="U117" s="3" t="inlineStr"/>
+      <c r="U117" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="V117" s="3" t="inlineStr"/>
-      <c r="W117" s="3" t="inlineStr"/>
+      <c r="W117" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="X117" s="3" t="inlineStr"/>
       <c r="Y117" s="3" t="inlineStr"/>
-      <c r="Z117" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Z117" s="3" t="inlineStr"/>
       <c r="AA117" s="3" t="inlineStr"/>
-      <c r="AB117" s="3" t="inlineStr"/>
+      <c r="AB117" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AC117" s="3" t="inlineStr"/>
-      <c r="AD117" s="3" t="inlineStr"/>
+      <c r="AD117" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AE117" s="3" t="inlineStr"/>
       <c r="AF117" s="3" t="inlineStr"/>
-      <c r="AG117" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AH117" s="3" t="inlineStr"/>
+      <c r="AG117" s="3" t="inlineStr"/>
+      <c r="AH117" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AI117" s="3" t="inlineStr"/>
-      <c r="AJ117" s="3" t="inlineStr"/>
+      <c r="AJ117" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AK117" s="3" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Marilene S.</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D118" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E118" t="inlineStr">
         <is>