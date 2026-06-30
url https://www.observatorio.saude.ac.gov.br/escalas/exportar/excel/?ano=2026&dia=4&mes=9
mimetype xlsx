--- v2 (2026-06-30)
+++ v3 (2026-06-30)
@@ -2074,166 +2074,98 @@
         <is>
           <t>Ludmila M.</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
           <t>HOSPITAL DA CRIANÇA</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F17" t="n">
-        <v>126</v>
-[...20 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G17" s="3" t="inlineStr"/>
+      <c r="H17" s="3" t="inlineStr"/>
+      <c r="I17" s="3" t="inlineStr"/>
+      <c r="J17" s="3" t="inlineStr"/>
       <c r="K17" s="3" t="inlineStr"/>
-      <c r="L17" s="3" t="inlineStr"/>
+      <c r="L17" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="M17" s="3" t="inlineStr"/>
-      <c r="N17" s="4" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="N17" s="3" t="inlineStr"/>
+      <c r="O17" s="3" t="inlineStr"/>
+      <c r="P17" s="3" t="inlineStr"/>
+      <c r="Q17" s="3" t="inlineStr"/>
       <c r="R17" s="3" t="inlineStr"/>
-      <c r="S17" s="3" t="inlineStr"/>
-[...24 lines deleted...]
-      </c>
+      <c r="S17" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="T17" s="3" t="inlineStr"/>
+      <c r="U17" s="3" t="inlineStr"/>
+      <c r="V17" s="3" t="inlineStr"/>
+      <c r="W17" s="3" t="inlineStr"/>
+      <c r="X17" s="3" t="inlineStr"/>
       <c r="Y17" s="3" t="inlineStr"/>
-      <c r="Z17" s="3" t="inlineStr"/>
-[...24 lines deleted...]
-      </c>
+      <c r="Z17" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AA17" s="3" t="inlineStr"/>
+      <c r="AB17" s="3" t="inlineStr"/>
+      <c r="AC17" s="3" t="inlineStr"/>
+      <c r="AD17" s="3" t="inlineStr"/>
+      <c r="AE17" s="3" t="inlineStr"/>
       <c r="AF17" s="3" t="inlineStr"/>
-      <c r="AG17" s="3" t="inlineStr"/>
-[...14 lines deleted...]
-      </c>
+      <c r="AG17" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AH17" s="3" t="inlineStr"/>
+      <c r="AI17" s="3" t="inlineStr"/>
+      <c r="AJ17" s="3" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Maria S.</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>HOSPITAL DA CRIANÇA</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -2454,278 +2386,270 @@
         <is>
           <t>Rute P.</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>HOSPITAL DA CRIANÇA</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F20" t="n">
-        <v>180</v>
-[...12 lines deleted...]
-      <c r="J20" s="3" t="inlineStr"/>
+        <v>126</v>
+      </c>
+      <c r="G20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="H20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="I20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="J20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="K20" s="3" t="inlineStr"/>
-      <c r="L20" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="L20" s="3" t="inlineStr"/>
       <c r="M20" s="3" t="inlineStr"/>
-      <c r="N20" s="3" t="inlineStr"/>
-[...8 lines deleted...]
-          <t>PN</t>
+      <c r="N20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="O20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="P20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Q20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="R20" s="3" t="inlineStr"/>
-      <c r="S20" s="3" t="inlineStr">
-[...14 lines deleted...]
-          <t>PN</t>
+      <c r="S20" s="3" t="inlineStr"/>
+      <c r="T20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="U20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="V20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="W20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="X20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="Y20" s="3" t="inlineStr"/>
-      <c r="Z20" s="3" t="inlineStr">
-[...14 lines deleted...]
-          <t>PN</t>
+      <c r="Z20" s="3" t="inlineStr"/>
+      <c r="AA20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AB20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AC20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AD20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AE20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="AF20" s="3" t="inlineStr"/>
-      <c r="AG20" s="3" t="inlineStr">
-[...10 lines deleted...]
-      <c r="AJ20" s="3" t="inlineStr"/>
+      <c r="AG20" s="3" t="inlineStr"/>
+      <c r="AH20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AI20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AJ20" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Sonia R.</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>HOSPITAL DA CRIANÇA</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F21" t="n">
-        <v>126</v>
-[...21 lines deleted...]
-      <c r="K21" s="3" t="inlineStr"/>
+        <v>180</v>
+      </c>
+      <c r="G21" s="3" t="inlineStr"/>
+      <c r="H21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="I21" s="3" t="inlineStr"/>
+      <c r="J21" s="3" t="inlineStr"/>
+      <c r="K21" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
       <c r="L21" s="3" t="inlineStr"/>
-      <c r="M21" s="3" t="inlineStr"/>
-[...20 lines deleted...]
-      <c r="R21" s="3" t="inlineStr"/>
+      <c r="M21" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="N21" s="3" t="inlineStr"/>
+      <c r="O21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="P21" s="3" t="inlineStr"/>
+      <c r="Q21" s="3" t="inlineStr"/>
+      <c r="R21" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
       <c r="S21" s="3" t="inlineStr"/>
-      <c r="T21" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="Y21" s="3" t="inlineStr"/>
+      <c r="T21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="U21" s="3" t="inlineStr"/>
+      <c r="V21" s="3" t="inlineStr"/>
+      <c r="W21" s="3" t="inlineStr"/>
+      <c r="X21" s="3" t="inlineStr"/>
+      <c r="Y21" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
       <c r="Z21" s="3" t="inlineStr"/>
-      <c r="AA21" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AF21" s="3" t="inlineStr"/>
+      <c r="AA21" s="3" t="inlineStr"/>
+      <c r="AB21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AC21" s="3" t="inlineStr"/>
+      <c r="AD21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AE21" s="3" t="inlineStr"/>
+      <c r="AF21" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
       <c r="AG21" s="3" t="inlineStr"/>
-      <c r="AH21" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="AH21" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AI21" s="3" t="inlineStr"/>
+      <c r="AJ21" s="3" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Michele S.</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>Técnico De Laboratório (Triagem Externa)</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>HOSPITAL DA CRIANÇA</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -3358,205 +3282,161 @@
       <c r="AJ26" s="3" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Silvana S.</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
-          <t>Contrato/CLT - QEE</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F27" t="n">
-        <v>144</v>
-[...12 lines deleted...]
-      </c>
+        <v>72</v>
+      </c>
+      <c r="G27" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="H27" s="3" t="inlineStr"/>
+      <c r="I27" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="J27" s="3" t="inlineStr"/>
       <c r="K27" s="3" t="inlineStr"/>
       <c r="L27" s="3" t="inlineStr"/>
       <c r="M27" s="3" t="inlineStr"/>
-      <c r="N27" s="3" t="inlineStr"/>
-[...10 lines deleted...]
-      </c>
+      <c r="N27" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="O27" s="3" t="inlineStr"/>
+      <c r="P27" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Q27" s="3" t="inlineStr"/>
       <c r="R27" s="3" t="inlineStr"/>
       <c r="S27" s="3" t="inlineStr"/>
-      <c r="T27" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="T27" s="3" t="inlineStr"/>
+      <c r="U27" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="V27" s="3" t="inlineStr"/>
+      <c r="W27" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="X27" s="3" t="inlineStr"/>
       <c r="Y27" s="3" t="inlineStr"/>
       <c r="Z27" s="3" t="inlineStr"/>
-      <c r="AA27" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA27" s="3" t="inlineStr"/>
       <c r="AB27" s="3" t="inlineStr"/>
-      <c r="AC27" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC27" s="3" t="inlineStr"/>
       <c r="AD27" s="3" t="inlineStr"/>
-      <c r="AE27" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AE27" s="3" t="inlineStr"/>
       <c r="AF27" s="3" t="inlineStr"/>
       <c r="AG27" s="3" t="inlineStr"/>
-      <c r="AH27" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AH27" s="3" t="inlineStr"/>
       <c r="AI27" s="3" t="inlineStr"/>
-      <c r="AJ27" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AJ27" s="3" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Silvana S.</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
           <t>Ambulatório</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>HOSPITAL DA MULHER E DA CRIANCA DO JURUA</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F28" t="n">
-        <v>72</v>
-[...5 lines deleted...]
-      </c>
+        <v>12</v>
+      </c>
+      <c r="G28" s="3" t="inlineStr"/>
       <c r="H28" s="3" t="inlineStr"/>
-      <c r="I28" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I28" s="3" t="inlineStr"/>
       <c r="J28" s="3" t="inlineStr"/>
       <c r="K28" s="3" t="inlineStr"/>
       <c r="L28" s="3" t="inlineStr"/>
-      <c r="M28" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M28" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="N28" s="3" t="inlineStr"/>
       <c r="O28" s="3" t="inlineStr"/>
-      <c r="P28" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P28" s="3" t="inlineStr"/>
       <c r="Q28" s="3" t="inlineStr"/>
       <c r="R28" s="3" t="inlineStr"/>
       <c r="S28" s="3" t="inlineStr"/>
       <c r="T28" s="3" t="inlineStr"/>
-      <c r="U28" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U28" s="3" t="inlineStr"/>
       <c r="V28" s="3" t="inlineStr"/>
-      <c r="W28" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W28" s="3" t="inlineStr"/>
       <c r="X28" s="3" t="inlineStr"/>
       <c r="Y28" s="3" t="inlineStr"/>
       <c r="Z28" s="3" t="inlineStr"/>
       <c r="AA28" s="3" t="inlineStr"/>
       <c r="AB28" s="3" t="inlineStr"/>
       <c r="AC28" s="3" t="inlineStr"/>
       <c r="AD28" s="3" t="inlineStr"/>
       <c r="AE28" s="3" t="inlineStr"/>
       <c r="AF28" s="3" t="inlineStr"/>
       <c r="AG28" s="3" t="inlineStr"/>
       <c r="AH28" s="3" t="inlineStr"/>
       <c r="AI28" s="3" t="inlineStr"/>
       <c r="AJ28" s="3" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Danilo S.</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>Médico Radiologista</t>
         </is>
       </c>
@@ -5742,362 +5622,266 @@
       <c r="AF47" s="3" t="inlineStr">
         <is>
           <t>M4</t>
         </is>
       </c>
       <c r="AG47" s="3" t="inlineStr"/>
       <c r="AH47" s="3" t="inlineStr">
         <is>
           <t>M4/T4</t>
         </is>
       </c>
       <c r="AI47" s="3" t="inlineStr">
         <is>
           <t>M4/T4</t>
         </is>
       </c>
       <c r="AJ47" s="3" t="inlineStr">
         <is>
           <t>M4/T4</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>Heliene F.</t>
+          <t>Antonio S.</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>Bioquímico/Biomédico</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F48" t="n">
-        <v>120</v>
-[...12 lines deleted...]
-      <c r="J48" s="3" t="inlineStr"/>
+        <v>36</v>
+      </c>
+      <c r="G48" s="3" t="inlineStr"/>
+      <c r="H48" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="I48" s="3" t="inlineStr"/>
+      <c r="J48" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="K48" s="3" t="inlineStr"/>
       <c r="L48" s="3" t="inlineStr"/>
       <c r="M48" s="3" t="inlineStr"/>
-      <c r="N48" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N48" s="3" t="inlineStr"/>
       <c r="O48" s="3" t="inlineStr"/>
-      <c r="P48" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P48" s="3" t="inlineStr"/>
       <c r="Q48" s="3" t="inlineStr"/>
       <c r="R48" s="3" t="inlineStr"/>
-      <c r="S48" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="S48" s="3" t="inlineStr"/>
+      <c r="T48" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="U48" s="3" t="inlineStr"/>
       <c r="V48" s="3" t="inlineStr"/>
-      <c r="W48" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W48" s="3" t="inlineStr"/>
       <c r="X48" s="3" t="inlineStr"/>
       <c r="Y48" s="3" t="inlineStr"/>
       <c r="Z48" s="3" t="inlineStr"/>
       <c r="AA48" s="3" t="inlineStr"/>
-      <c r="AB48" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AB48" s="3" t="inlineStr"/>
       <c r="AC48" s="3" t="inlineStr"/>
-      <c r="AD48" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AD48" s="3" t="inlineStr"/>
       <c r="AE48" s="3" t="inlineStr"/>
       <c r="AF48" s="3" t="inlineStr"/>
       <c r="AG48" s="3" t="inlineStr"/>
       <c r="AH48" s="3" t="inlineStr"/>
-      <c r="AI48" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI48" s="3" t="inlineStr"/>
       <c r="AJ48" s="3" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Maria M.</t>
+          <t>Heliene F.</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
           <t>Bioquímico/Biomédico</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F49" t="n">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G49" s="3" t="inlineStr"/>
+        <v>60</v>
+      </c>
+      <c r="G49" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="H49" s="3" t="inlineStr"/>
-      <c r="I49" s="3" t="inlineStr"/>
+      <c r="I49" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="J49" s="3" t="inlineStr"/>
       <c r="K49" s="3" t="inlineStr"/>
       <c r="L49" s="3" t="inlineStr"/>
       <c r="M49" s="3" t="inlineStr"/>
-      <c r="N49" s="3" t="inlineStr"/>
+      <c r="N49" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="O49" s="3" t="inlineStr"/>
-      <c r="P49" s="3" t="inlineStr"/>
+      <c r="P49" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Q49" s="3" t="inlineStr"/>
       <c r="R49" s="3" t="inlineStr"/>
-      <c r="S49" s="3" t="inlineStr"/>
+      <c r="S49" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="T49" s="3" t="inlineStr"/>
       <c r="U49" s="3" t="inlineStr"/>
-      <c r="V49" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="V49" s="3" t="inlineStr"/>
       <c r="W49" s="3" t="inlineStr"/>
       <c r="X49" s="3" t="inlineStr"/>
-      <c r="Y49" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y49" s="3" t="inlineStr"/>
       <c r="Z49" s="3" t="inlineStr"/>
       <c r="AA49" s="3" t="inlineStr"/>
       <c r="AB49" s="3" t="inlineStr"/>
       <c r="AC49" s="3" t="inlineStr"/>
       <c r="AD49" s="3" t="inlineStr"/>
       <c r="AE49" s="3" t="inlineStr"/>
       <c r="AF49" s="3" t="inlineStr"/>
       <c r="AG49" s="3" t="inlineStr"/>
       <c r="AH49" s="3" t="inlineStr"/>
       <c r="AI49" s="3" t="inlineStr"/>
       <c r="AJ49" s="3" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Antonio S.</t>
+          <t>Maria M.</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>Coordenador</t>
+          <t>Bioquímico/Biomédico</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
-          <t>Efetivo/Sem Concurso Público</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F50" t="n">
-        <v>176</v>
-[...20 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="G50" s="3" t="inlineStr"/>
+      <c r="H50" s="3" t="inlineStr"/>
+      <c r="I50" s="3" t="inlineStr"/>
+      <c r="J50" s="3" t="inlineStr"/>
       <c r="K50" s="3" t="inlineStr"/>
       <c r="L50" s="3" t="inlineStr"/>
-      <c r="M50" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="M50" s="3" t="inlineStr"/>
+      <c r="N50" s="3" t="inlineStr"/>
+      <c r="O50" s="3" t="inlineStr"/>
+      <c r="P50" s="3" t="inlineStr"/>
+      <c r="Q50" s="3" t="inlineStr"/>
       <c r="R50" s="3" t="inlineStr"/>
       <c r="S50" s="3" t="inlineStr"/>
-      <c r="T50" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T50" s="3" t="inlineStr"/>
+      <c r="U50" s="3" t="inlineStr"/>
       <c r="V50" s="3" t="inlineStr">
         <is>
-          <t>T4/M4</t>
-[...12 lines deleted...]
-      <c r="Y50" s="3" t="inlineStr"/>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="W50" s="3" t="inlineStr"/>
+      <c r="X50" s="3" t="inlineStr"/>
+      <c r="Y50" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Z50" s="3" t="inlineStr"/>
-      <c r="AA50" s="3" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="AA50" s="3" t="inlineStr"/>
+      <c r="AB50" s="3" t="inlineStr"/>
+      <c r="AC50" s="3" t="inlineStr"/>
+      <c r="AD50" s="3" t="inlineStr"/>
+      <c r="AE50" s="3" t="inlineStr"/>
       <c r="AF50" s="3" t="inlineStr"/>
       <c r="AG50" s="3" t="inlineStr"/>
-      <c r="AH50" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="AH50" s="3" t="inlineStr"/>
+      <c r="AI50" s="3" t="inlineStr"/>
+      <c r="AJ50" s="3" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Albercilia C.</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
@@ -6415,114 +6199,106 @@
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
           <t>Agência Transfusional</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
         </is>
       </c>
       <c r="F54" t="n">
         <v>120</v>
       </c>
       <c r="G54" s="3" t="inlineStr"/>
       <c r="H54" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="I54" s="3" t="inlineStr"/>
-      <c r="J54" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J54" s="3" t="inlineStr"/>
       <c r="K54" s="3" t="inlineStr"/>
-      <c r="L54" s="3" t="inlineStr"/>
+      <c r="L54" s="3" t="inlineStr">
+        <is>
+          <t>PD/PN</t>
+        </is>
+      </c>
       <c r="M54" s="3" t="inlineStr"/>
-      <c r="N54" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N54" s="3" t="inlineStr"/>
       <c r="O54" s="3" t="inlineStr"/>
       <c r="P54" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="Q54" s="3" t="inlineStr"/>
       <c r="R54" s="3" t="inlineStr"/>
       <c r="S54" s="3" t="inlineStr"/>
-      <c r="T54" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="T54" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="U54" s="3" t="inlineStr"/>
       <c r="V54" s="3" t="inlineStr"/>
-      <c r="W54" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W54" s="3" t="inlineStr"/>
       <c r="X54" s="3" t="inlineStr"/>
-      <c r="Y54" s="3" t="inlineStr"/>
+      <c r="Y54" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
       <c r="Z54" s="3" t="inlineStr"/>
-      <c r="AA54" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="AA54" s="3" t="inlineStr"/>
+      <c r="AB54" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AC54" s="3" t="inlineStr"/>
       <c r="AD54" s="3" t="inlineStr"/>
       <c r="AE54" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AF54" s="3" t="inlineStr"/>
       <c r="AG54" s="3" t="inlineStr"/>
       <c r="AH54" s="3" t="inlineStr"/>
       <c r="AI54" s="3" t="inlineStr">
         <is>
-          <t>PD</t>
+          <t>PN</t>
         </is>
       </c>
       <c r="AJ54" s="3" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Carine B.</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>Apoio Administrativo/Residência</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
           <t>COREME</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
           <t>HOSPITAL DAS CLINICAS - FUNDHACRE</t>
         </is>
       </c>
@@ -15982,116 +15758,116 @@
       <c r="B134" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
           <t>Atendimento Especializado em Feridas</t>
         </is>
       </c>
       <c r="D134" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E134" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F134" t="n">
         <v>60</v>
       </c>
       <c r="G134" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="H134" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="I134" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="J134" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="K134" s="3" t="inlineStr"/>
       <c r="L134" s="3" t="inlineStr"/>
       <c r="M134" s="3" t="inlineStr"/>
       <c r="N134" s="3" t="inlineStr"/>
       <c r="O134" s="3" t="inlineStr"/>
       <c r="P134" s="3" t="inlineStr"/>
       <c r="Q134" s="3" t="inlineStr"/>
       <c r="R134" s="3" t="inlineStr"/>
       <c r="S134" s="3" t="inlineStr"/>
       <c r="T134" s="3" t="inlineStr"/>
       <c r="U134" s="3" t="inlineStr"/>
       <c r="V134" s="3" t="inlineStr"/>
       <c r="W134" s="3" t="inlineStr"/>
       <c r="X134" s="3" t="inlineStr"/>
       <c r="Y134" s="3" t="inlineStr"/>
       <c r="Z134" s="3" t="inlineStr"/>
       <c r="AA134" s="3" t="inlineStr"/>
       <c r="AB134" s="3" t="inlineStr"/>
       <c r="AC134" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AD134" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AE134" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AF134" s="3" t="inlineStr"/>
       <c r="AG134" s="3" t="inlineStr"/>
       <c r="AH134" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AI134" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
       <c r="AJ134" s="4" t="inlineStr">
         <is>
-          <t>T6</t>
+          <t>M6</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Fernanda C.</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação</t>
         </is>
       </c>
       <c r="D135" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E135" t="inlineStr">
@@ -17018,170 +16794,126 @@
         <is>
           <t>Thiago O.</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>Fisioterapeuta</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
           <t>UTI Adulto  I</t>
         </is>
       </c>
       <c r="D144" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E144" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F144" t="n">
-        <v>132</v>
-[...15 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="G144" s="3" t="inlineStr"/>
+      <c r="H144" s="3" t="inlineStr"/>
+      <c r="I144" s="3" t="inlineStr"/>
       <c r="J144" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="K144" s="3" t="inlineStr"/>
-      <c r="L144" s="3" t="inlineStr"/>
-[...19 lines deleted...]
-      </c>
+      <c r="L144" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="M144" s="3" t="inlineStr"/>
+      <c r="N144" s="3" t="inlineStr"/>
+      <c r="O144" s="3" t="inlineStr"/>
+      <c r="P144" s="3" t="inlineStr"/>
       <c r="Q144" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
+          <t>T6</t>
         </is>
       </c>
       <c r="R144" s="3" t="inlineStr"/>
-      <c r="S144" s="3" t="inlineStr"/>
-[...19 lines deleted...]
-      </c>
+      <c r="S144" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="T144" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="U144" s="3" t="inlineStr"/>
+      <c r="V144" s="3" t="inlineStr"/>
+      <c r="W144" s="3" t="inlineStr"/>
       <c r="X144" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
-[...2 lines deleted...]
-      <c r="Y144" s="3" t="inlineStr"/>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="Y144" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Z144" s="3" t="inlineStr"/>
-      <c r="AA144" s="4" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="AA144" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AB144" s="3" t="inlineStr"/>
+      <c r="AC144" s="3" t="inlineStr"/>
+      <c r="AD144" s="3" t="inlineStr"/>
       <c r="AE144" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
-[...2 lines deleted...]
-      <c r="AF144" s="3" t="inlineStr"/>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AF144" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AG144" s="3" t="inlineStr"/>
-      <c r="AH144" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="AH144" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AI144" s="3" t="inlineStr"/>
+      <c r="AJ144" s="3" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Jocineide R.</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>Secretario interno</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
           <t>UTI Adulto  II.</t>
         </is>
       </c>
       <c r="D145" t="inlineStr">
         <is>
           <t>HUERB</t>
         </is>
       </c>
       <c r="E145" t="inlineStr">
         <is>
           <t>Efetivo/Sem Concurso Público</t>
@@ -17794,498 +17526,486 @@
         </is>
       </c>
       <c r="AD150" s="3" t="inlineStr"/>
       <c r="AE150" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
       <c r="AF150" s="3" t="inlineStr"/>
       <c r="AG150" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
       <c r="AH150" s="3" t="inlineStr"/>
       <c r="AI150" s="3" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
       <c r="AJ150" s="3" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>Nairlandia S.</t>
+          <t>Bruna O.</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Coordenador</t>
+          <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D151" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E151" t="inlineStr">
         <is>
-          <t>Contrato Temporário</t>
+          <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F151" t="n">
-        <v>88</v>
-[...4 lines deleted...]
-      <c r="J151" s="3" t="inlineStr"/>
+        <v>132</v>
+      </c>
+      <c r="G151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="H151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="I151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="J151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="K151" s="3" t="inlineStr"/>
       <c r="L151" s="3" t="inlineStr"/>
-      <c r="M151" s="3" t="inlineStr"/>
-[...3 lines deleted...]
-      <c r="Q151" s="3" t="inlineStr"/>
+      <c r="M151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="N151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="O151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="P151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="Q151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
       <c r="R151" s="3" t="inlineStr"/>
       <c r="S151" s="3" t="inlineStr"/>
-      <c r="T151" s="3" t="inlineStr"/>
-[...13 lines deleted...]
-          <t>M4/T4</t>
+      <c r="T151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="U151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="V151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="W151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="X151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="Y151" s="3" t="inlineStr"/>
       <c r="Z151" s="3" t="inlineStr"/>
-      <c r="AA151" s="3" t="inlineStr">
-[...21 lines deleted...]
-          <t>M4/T4</t>
+      <c r="AA151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AB151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AC151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AD151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AE151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
       <c r="AF151" s="3" t="inlineStr"/>
       <c r="AG151" s="3" t="inlineStr"/>
-      <c r="AH151" s="3" t="inlineStr">
-[...11 lines deleted...]
-          <t>M4/T4</t>
+      <c r="AH151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AI151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
+        </is>
+      </c>
+      <c r="AJ151" s="4" t="inlineStr">
+        <is>
+          <t>M6</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
-          <t>Bruna O.</t>
+          <t>Felix S.</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D152" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E152" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F152" t="n">
-        <v>132</v>
-[...21 lines deleted...]
-      <c r="K152" s="3" t="inlineStr"/>
+        <v>120</v>
+      </c>
+      <c r="G152" s="3" t="inlineStr"/>
+      <c r="H152" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="I152" s="3" t="inlineStr"/>
+      <c r="J152" s="3" t="inlineStr"/>
+      <c r="K152" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="L152" s="3" t="inlineStr"/>
-      <c r="M152" s="4" t="inlineStr">
-[...21 lines deleted...]
-          <t>M6</t>
+      <c r="M152" s="3" t="inlineStr"/>
+      <c r="N152" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="O152" s="3" t="inlineStr"/>
+      <c r="P152" s="3" t="inlineStr"/>
+      <c r="Q152" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="R152" s="3" t="inlineStr"/>
       <c r="S152" s="3" t="inlineStr"/>
-      <c r="T152" s="4" t="inlineStr">
-[...23 lines deleted...]
-      </c>
+      <c r="T152" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="U152" s="3" t="inlineStr"/>
+      <c r="V152" s="3" t="inlineStr"/>
+      <c r="W152" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="X152" s="3" t="inlineStr"/>
       <c r="Y152" s="3" t="inlineStr"/>
-      <c r="Z152" s="3" t="inlineStr"/>
-[...25 lines deleted...]
-      <c r="AF152" s="3" t="inlineStr"/>
+      <c r="Z152" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AA152" s="3" t="inlineStr"/>
+      <c r="AB152" s="3" t="inlineStr"/>
+      <c r="AC152" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AD152" s="3" t="inlineStr"/>
+      <c r="AE152" s="3" t="inlineStr"/>
+      <c r="AF152" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AG152" s="3" t="inlineStr"/>
-      <c r="AH152" s="4" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="AH152" s="3" t="inlineStr"/>
+      <c r="AI152" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AJ152" s="3" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Felix S.</t>
+          <t>Hellen M.</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D153" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E153" t="inlineStr">
         <is>
-          <t>Efetivo/Concursado</t>
+          <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F153" t="n">
         <v>120</v>
       </c>
-      <c r="G153" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="G153" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="H153" s="3" t="inlineStr"/>
       <c r="I153" s="3" t="inlineStr"/>
-      <c r="J153" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="J153" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="K153" s="3" t="inlineStr"/>
       <c r="L153" s="3" t="inlineStr"/>
-      <c r="M153" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M153" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="N153" s="3" t="inlineStr"/>
       <c r="O153" s="3" t="inlineStr"/>
-      <c r="P153" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P153" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Q153" s="3" t="inlineStr"/>
       <c r="R153" s="3" t="inlineStr"/>
-      <c r="S153" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="S153" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="T153" s="3" t="inlineStr"/>
       <c r="U153" s="3" t="inlineStr"/>
-      <c r="V153" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="V153" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="W153" s="3" t="inlineStr"/>
       <c r="X153" s="3" t="inlineStr"/>
-      <c r="Y153" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="Y153" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Z153" s="3" t="inlineStr"/>
       <c r="AA153" s="3" t="inlineStr"/>
-      <c r="AB153" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AB153" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AC153" s="3" t="inlineStr"/>
       <c r="AD153" s="3" t="inlineStr"/>
-      <c r="AE153" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AE153" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AF153" s="3" t="inlineStr"/>
       <c r="AG153" s="3" t="inlineStr"/>
-      <c r="AH153" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH153" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AI153" s="3" t="inlineStr"/>
       <c r="AJ153" s="3" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Hellen M.</t>
+          <t>Nairlandia S.</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D154" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E154" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F154" t="n">
-        <v>120</v>
-[...5 lines deleted...]
-      </c>
+        <v>108</v>
+      </c>
+      <c r="G154" s="3" t="inlineStr"/>
       <c r="H154" s="3" t="inlineStr"/>
       <c r="I154" s="3" t="inlineStr"/>
-      <c r="J154" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J154" s="3" t="inlineStr"/>
       <c r="K154" s="3" t="inlineStr"/>
       <c r="L154" s="3" t="inlineStr"/>
-      <c r="M154" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M154" s="3" t="inlineStr"/>
       <c r="N154" s="3" t="inlineStr"/>
       <c r="O154" s="3" t="inlineStr"/>
-      <c r="P154" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P154" s="3" t="inlineStr"/>
       <c r="Q154" s="3" t="inlineStr"/>
       <c r="R154" s="3" t="inlineStr"/>
-      <c r="S154" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S154" s="3" t="inlineStr"/>
       <c r="T154" s="3" t="inlineStr"/>
       <c r="U154" s="3" t="inlineStr"/>
-      <c r="V154" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="V154" s="3" t="inlineStr"/>
       <c r="W154" s="3" t="inlineStr"/>
-      <c r="X154" s="3" t="inlineStr"/>
+      <c r="X154" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Y154" s="3" t="inlineStr">
         <is>
-          <t>PN</t>
-[...8 lines deleted...]
-      </c>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Z154" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AA154" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AB154" s="3" t="inlineStr"/>
       <c r="AC154" s="3" t="inlineStr"/>
-      <c r="AD154" s="3" t="inlineStr"/>
-[...11 lines deleted...]
-      </c>
+      <c r="AD154" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AE154" s="3" t="inlineStr"/>
+      <c r="AF154" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AG154" s="3" t="inlineStr">
+        <is>
+          <t>PN/PD</t>
+        </is>
+      </c>
+      <c r="AH154" s="3" t="inlineStr"/>
       <c r="AI154" s="3" t="inlineStr"/>
-      <c r="AJ154" s="3" t="inlineStr"/>
+      <c r="AJ154" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Janaina S.</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D155" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E155" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -18356,448 +18076,384 @@
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D156" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E156" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F156" t="n">
         <v>120</v>
       </c>
-      <c r="G156" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G156" s="3" t="inlineStr"/>
       <c r="H156" s="3" t="inlineStr"/>
-      <c r="I156" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="I156" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="J156" s="3" t="inlineStr"/>
       <c r="K156" s="3" t="inlineStr"/>
-      <c r="L156" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="L156" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="M156" s="3" t="inlineStr"/>
       <c r="N156" s="3" t="inlineStr"/>
-      <c r="O156" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="O156" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="P156" s="3" t="inlineStr"/>
       <c r="Q156" s="3" t="inlineStr"/>
-      <c r="R156" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R156" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="S156" s="3" t="inlineStr"/>
       <c r="T156" s="3" t="inlineStr"/>
-      <c r="U156" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="U156" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="V156" s="3" t="inlineStr"/>
       <c r="W156" s="3" t="inlineStr"/>
-      <c r="X156" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="X156" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Y156" s="3" t="inlineStr"/>
       <c r="Z156" s="3" t="inlineStr"/>
-      <c r="AA156" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AA156" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AB156" s="3" t="inlineStr"/>
       <c r="AC156" s="3" t="inlineStr"/>
-      <c r="AD156" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AD156" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AE156" s="3" t="inlineStr"/>
       <c r="AF156" s="3" t="inlineStr"/>
-      <c r="AG156" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AG156" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AH156" s="3" t="inlineStr"/>
       <c r="AI156" s="3" t="inlineStr"/>
-      <c r="AJ156" s="3" t="inlineStr"/>
+      <c r="AJ156" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Joao O.</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D157" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E157" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F157" t="n">
-        <v>162</v>
-[...12 lines deleted...]
-      <c r="J157" s="3" t="inlineStr"/>
+        <v>102</v>
+      </c>
+      <c r="G157" s="3" t="inlineStr"/>
+      <c r="H157" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="I157" s="3" t="inlineStr"/>
+      <c r="J157" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="K157" s="3" t="inlineStr"/>
       <c r="L157" s="3" t="inlineStr"/>
-      <c r="M157" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="M157" s="3" t="inlineStr"/>
+      <c r="N157" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="O157" s="3" t="inlineStr"/>
+      <c r="P157" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Q157" s="3" t="inlineStr"/>
       <c r="R157" s="3" t="inlineStr"/>
       <c r="S157" s="3" t="inlineStr"/>
-      <c r="T157" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="T157" s="3" t="inlineStr"/>
+      <c r="U157" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="V157" s="3" t="inlineStr"/>
+      <c r="W157" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="X157" s="3" t="inlineStr"/>
       <c r="Y157" s="3" t="inlineStr"/>
       <c r="Z157" s="3" t="inlineStr"/>
-      <c r="AA157" s="3" t="inlineStr">
-[...15 lines deleted...]
-      </c>
+      <c r="AA157" s="3" t="inlineStr"/>
+      <c r="AB157" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AC157" s="3" t="inlineStr"/>
+      <c r="AD157" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AE157" s="3" t="inlineStr"/>
       <c r="AF157" s="3" t="inlineStr"/>
       <c r="AG157" s="3" t="inlineStr"/>
-      <c r="AH157" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AH157" s="3" t="inlineStr"/>
       <c r="AI157" s="4" t="inlineStr">
         <is>
-          <t>M6</t>
-[...6 lines deleted...]
-      </c>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="AJ157" s="3" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Maria L.</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D158" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E158" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F158" t="n">
         <v>120</v>
       </c>
-      <c r="G158" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H158" s="3" t="inlineStr"/>
+      <c r="G158" s="3" t="inlineStr"/>
+      <c r="H158" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="I158" s="3" t="inlineStr"/>
-      <c r="J158" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="K158" s="3" t="inlineStr"/>
+      <c r="J158" s="3" t="inlineStr"/>
+      <c r="K158" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="L158" s="3" t="inlineStr"/>
-      <c r="M158" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="N158" s="3" t="inlineStr"/>
+      <c r="M158" s="3" t="inlineStr"/>
+      <c r="N158" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O158" s="3" t="inlineStr"/>
-      <c r="P158" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="Q158" s="3" t="inlineStr"/>
+      <c r="P158" s="3" t="inlineStr"/>
+      <c r="Q158" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="R158" s="3" t="inlineStr"/>
-      <c r="S158" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="S158" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="T158" s="3" t="inlineStr"/>
       <c r="U158" s="3" t="inlineStr"/>
-      <c r="V158" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="W158" s="3" t="inlineStr"/>
+      <c r="V158" s="3" t="inlineStr"/>
+      <c r="W158" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="X158" s="3" t="inlineStr"/>
-      <c r="Y158" s="3" t="inlineStr"/>
-      <c r="Z158" s="3" t="inlineStr"/>
+      <c r="Y158" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Z158" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AA158" s="3" t="inlineStr"/>
-      <c r="AB158" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AC158" s="3" t="inlineStr"/>
+      <c r="AB158" s="3" t="inlineStr"/>
+      <c r="AC158" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AD158" s="3" t="inlineStr"/>
-      <c r="AE158" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AF158" s="3" t="inlineStr"/>
+      <c r="AE158" s="3" t="inlineStr"/>
+      <c r="AF158" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AG158" s="3" t="inlineStr"/>
-      <c r="AH158" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AH158" s="3" t="inlineStr"/>
       <c r="AI158" s="3" t="inlineStr"/>
-      <c r="AJ158" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AJ158" s="3" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Maria S.</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D159" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E159" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F159" t="n">
-        <v>156</v>
+        <v>24</v>
       </c>
       <c r="G159" s="3" t="inlineStr"/>
-      <c r="H159" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="H159" s="3" t="inlineStr"/>
+      <c r="I159" s="3" t="inlineStr"/>
       <c r="J159" s="3" t="inlineStr"/>
-      <c r="K159" s="3" t="inlineStr"/>
+      <c r="K159" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="L159" s="3" t="inlineStr"/>
       <c r="M159" s="3" t="inlineStr"/>
-      <c r="N159" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N159" s="3" t="inlineStr"/>
       <c r="O159" s="3" t="inlineStr"/>
       <c r="P159" s="3" t="inlineStr"/>
-      <c r="Q159" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R159" s="3" t="inlineStr"/>
+      <c r="Q159" s="3" t="inlineStr"/>
+      <c r="R159" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="S159" s="3" t="inlineStr"/>
-      <c r="T159" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="T159" s="3" t="inlineStr"/>
       <c r="U159" s="3" t="inlineStr"/>
       <c r="V159" s="3" t="inlineStr"/>
-      <c r="W159" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W159" s="3" t="inlineStr"/>
       <c r="X159" s="3" t="inlineStr"/>
       <c r="Y159" s="3" t="inlineStr"/>
-      <c r="Z159" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="Z159" s="3" t="inlineStr"/>
+      <c r="AA159" s="3" t="inlineStr"/>
       <c r="AB159" s="3" t="inlineStr"/>
-      <c r="AC159" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AC159" s="3" t="inlineStr"/>
+      <c r="AD159" s="3" t="inlineStr"/>
       <c r="AE159" s="3" t="inlineStr"/>
-      <c r="AF159" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AF159" s="3" t="inlineStr"/>
       <c r="AG159" s="3" t="inlineStr"/>
       <c r="AH159" s="3" t="inlineStr"/>
-      <c r="AI159" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="AI159" s="3" t="inlineStr"/>
+      <c r="AJ159" s="3" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Maria S.</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C160" t="inlineStr">
         <is>
           <t>Núcleo Interno de Regulação - NIR</t>
         </is>
       </c>
       <c r="D160" t="inlineStr">
         <is>
           <t>MATERNIDADE</t>
         </is>
       </c>
       <c r="E160" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -20838,122 +20494,98 @@
         <is>
           <t>Antonia S.</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D182" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E182" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F182" t="n">
-        <v>120</v>
-[...11 lines deleted...]
-      </c>
+        <v>48</v>
+      </c>
+      <c r="G182" s="3" t="inlineStr"/>
+      <c r="H182" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="I182" s="3" t="inlineStr"/>
       <c r="J182" s="3" t="inlineStr"/>
       <c r="K182" s="3" t="inlineStr"/>
       <c r="L182" s="3" t="inlineStr"/>
-      <c r="M182" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="M182" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="N182" s="3" t="inlineStr"/>
       <c r="O182" s="3" t="inlineStr"/>
-      <c r="P182" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P182" s="3" t="inlineStr"/>
       <c r="Q182" s="3" t="inlineStr"/>
       <c r="R182" s="3" t="inlineStr"/>
       <c r="S182" s="3" t="inlineStr"/>
-      <c r="T182" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="T182" s="3" t="inlineStr"/>
+      <c r="U182" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="V182" s="3" t="inlineStr"/>
       <c r="W182" s="3" t="inlineStr"/>
       <c r="X182" s="3" t="inlineStr"/>
       <c r="Y182" s="3" t="inlineStr"/>
       <c r="Z182" s="3" t="inlineStr"/>
-      <c r="AA182" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="AA182" s="3" t="inlineStr"/>
+      <c r="AB182" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AC182" s="3" t="inlineStr"/>
       <c r="AD182" s="3" t="inlineStr"/>
       <c r="AE182" s="3" t="inlineStr"/>
       <c r="AF182" s="3" t="inlineStr"/>
       <c r="AG182" s="3" t="inlineStr"/>
-      <c r="AH182" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AH182" s="3" t="inlineStr"/>
       <c r="AI182" s="3" t="inlineStr"/>
-      <c r="AJ182" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AJ182" s="3" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Elizangela C.</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D183" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E183" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
@@ -21122,121 +20754,105 @@
         <is>
           <t>Janiele B.</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D185" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E185" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F185" t="n">
-        <v>120</v>
-[...6 lines deleted...]
-      <c r="H185" s="3" t="inlineStr"/>
+        <v>72</v>
+      </c>
+      <c r="G185" s="3" t="inlineStr"/>
+      <c r="H185" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="I185" s="3" t="inlineStr"/>
-      <c r="J185" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J185" s="3" t="inlineStr"/>
       <c r="K185" s="3" t="inlineStr"/>
       <c r="L185" s="3" t="inlineStr"/>
       <c r="M185" s="3" t="inlineStr"/>
-      <c r="N185" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="N185" s="3" t="inlineStr"/>
       <c r="O185" s="3" t="inlineStr"/>
-      <c r="P185" s="3" t="inlineStr">
-[...5 lines deleted...]
-      <c r="R185" s="3" t="inlineStr"/>
+      <c r="P185" s="3" t="inlineStr"/>
+      <c r="Q185" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="R185" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="S185" s="3" t="inlineStr"/>
-      <c r="T185" s="3" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="T185" s="3" t="inlineStr"/>
+      <c r="U185" s="3" t="inlineStr"/>
       <c r="V185" s="3" t="inlineStr"/>
-      <c r="W185" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="X185" s="3" t="inlineStr"/>
+      <c r="W185" s="3" t="inlineStr"/>
+      <c r="X185" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Y185" s="3" t="inlineStr"/>
       <c r="Z185" s="3" t="inlineStr"/>
-      <c r="AA185" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA185" s="3" t="inlineStr"/>
       <c r="AB185" s="3" t="inlineStr"/>
-      <c r="AC185" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC185" s="3" t="inlineStr"/>
       <c r="AD185" s="3" t="inlineStr"/>
-      <c r="AE185" s="3" t="inlineStr"/>
+      <c r="AE185" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AF185" s="3" t="inlineStr"/>
       <c r="AG185" s="3" t="inlineStr"/>
-      <c r="AH185" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AI185" s="3" t="inlineStr"/>
+      <c r="AH185" s="3" t="inlineStr"/>
+      <c r="AI185" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AJ185" s="3" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Jeniffer S.</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D186" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E186" t="inlineStr">
         <is>
@@ -21526,417 +21142,369 @@
         <is>
           <t>Kirleijane P.</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D189" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E189" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F189" t="n">
-        <v>144</v>
-[...5 lines deleted...]
-      </c>
+        <v>120</v>
+      </c>
+      <c r="G189" s="3" t="inlineStr"/>
       <c r="H189" s="3" t="inlineStr"/>
       <c r="I189" s="3" t="inlineStr"/>
-      <c r="J189" s="3" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
+      <c r="J189" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="K189" s="3" t="inlineStr"/>
+      <c r="L189" s="3" t="inlineStr"/>
       <c r="M189" s="3" t="inlineStr"/>
-      <c r="N189" s="3" t="inlineStr"/>
+      <c r="N189" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O189" s="3" t="inlineStr"/>
-      <c r="P189" s="3" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P189" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Q189" s="3" t="inlineStr"/>
       <c r="R189" s="3" t="inlineStr"/>
-      <c r="S189" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S189" s="3" t="inlineStr"/>
       <c r="T189" s="3" t="inlineStr"/>
-      <c r="U189" s="3" t="inlineStr"/>
+      <c r="U189" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="V189" s="3" t="inlineStr"/>
-      <c r="W189" s="3" t="inlineStr"/>
-[...10 lines deleted...]
-      </c>
+      <c r="W189" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="X189" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="Y189" s="3" t="inlineStr"/>
+      <c r="Z189" s="3" t="inlineStr"/>
       <c r="AA189" s="3" t="inlineStr"/>
-      <c r="AB189" s="3" t="inlineStr"/>
+      <c r="AB189" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AC189" s="3" t="inlineStr"/>
-      <c r="AD189" s="3" t="inlineStr"/>
+      <c r="AD189" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AE189" s="3" t="inlineStr"/>
       <c r="AF189" s="3" t="inlineStr"/>
-      <c r="AG189" s="4" t="inlineStr">
-[...4 lines deleted...]
-      <c r="AH189" s="3" t="inlineStr"/>
+      <c r="AG189" s="3" t="inlineStr"/>
+      <c r="AH189" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AI189" s="3" t="inlineStr"/>
-      <c r="AJ189" s="3" t="inlineStr"/>
+      <c r="AJ189" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Marilene S.</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D190" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E190" t="inlineStr">
         <is>
           <t>Contrato Temporário</t>
         </is>
       </c>
       <c r="F190" t="n">
-        <v>174</v>
-[...5 lines deleted...]
-      </c>
+        <v>36</v>
+      </c>
+      <c r="G190" s="3" t="inlineStr"/>
       <c r="H190" s="3" t="inlineStr"/>
-      <c r="I190" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="I190" s="3" t="inlineStr"/>
+      <c r="J190" s="3" t="inlineStr"/>
+      <c r="K190" s="3" t="inlineStr"/>
       <c r="L190" s="3" t="inlineStr"/>
-      <c r="M190" s="3" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="M190" s="3" t="inlineStr"/>
+      <c r="N190" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="O190" s="3" t="inlineStr"/>
       <c r="P190" s="3" t="inlineStr"/>
-      <c r="Q190" s="3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R190" s="3" t="inlineStr"/>
+      <c r="Q190" s="3" t="inlineStr"/>
+      <c r="R190" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="S190" s="3" t="inlineStr"/>
       <c r="T190" s="3" t="inlineStr"/>
-      <c r="U190" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="U190" s="3" t="inlineStr"/>
+      <c r="V190" s="3" t="inlineStr"/>
+      <c r="W190" s="3" t="inlineStr"/>
       <c r="X190" s="3" t="inlineStr"/>
-      <c r="Y190" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y190" s="3" t="inlineStr"/>
       <c r="Z190" s="3" t="inlineStr"/>
-      <c r="AA190" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA190" s="3" t="inlineStr"/>
       <c r="AB190" s="3" t="inlineStr"/>
       <c r="AC190" s="3" t="inlineStr"/>
-      <c r="AD190" s="3" t="inlineStr">
-[...9 lines deleted...]
-      <c r="AF190" s="3" t="inlineStr"/>
+      <c r="AD190" s="3" t="inlineStr"/>
+      <c r="AE190" s="3" t="inlineStr"/>
+      <c r="AF190" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AG190" s="3" t="inlineStr"/>
       <c r="AH190" s="3" t="inlineStr"/>
-      <c r="AI190" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI190" s="3" t="inlineStr"/>
       <c r="AJ190" s="3" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Patricia I.</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D191" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E191" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F191" t="n">
-        <v>24</v>
+        <v>144</v>
       </c>
       <c r="G191" s="3" t="inlineStr"/>
-      <c r="H191" s="3" t="inlineStr"/>
+      <c r="H191" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="I191" s="3" t="inlineStr"/>
-      <c r="J191" s="3" t="inlineStr"/>
+      <c r="J191" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="K191" s="3" t="inlineStr"/>
       <c r="L191" s="3" t="inlineStr"/>
       <c r="M191" s="3" t="inlineStr"/>
-      <c r="N191" s="3" t="inlineStr"/>
+      <c r="N191" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="O191" s="3" t="inlineStr"/>
-      <c r="P191" s="3" t="inlineStr"/>
+      <c r="P191" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Q191" s="3" t="inlineStr"/>
       <c r="R191" s="3" t="inlineStr"/>
       <c r="S191" s="3" t="inlineStr"/>
-      <c r="T191" s="3" t="inlineStr"/>
+      <c r="T191" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="U191" s="3" t="inlineStr"/>
-      <c r="V191" s="3" t="inlineStr"/>
+      <c r="V191" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="W191" s="3" t="inlineStr"/>
-      <c r="X191" s="3" t="inlineStr"/>
+      <c r="X191" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Y191" s="3" t="inlineStr"/>
       <c r="Z191" s="3" t="inlineStr"/>
-      <c r="AA191" s="3" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="AC191" s="3" t="inlineStr"/>
+      <c r="AA191" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AB191" s="3" t="inlineStr"/>
+      <c r="AC191" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AD191" s="3" t="inlineStr"/>
-      <c r="AE191" s="3" t="inlineStr"/>
+      <c r="AE191" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="AF191" s="3" t="inlineStr"/>
       <c r="AG191" s="3" t="inlineStr"/>
-      <c r="AH191" s="3" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="AJ191" s="3" t="inlineStr"/>
+      <c r="AH191" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
+      <c r="AI191" s="3" t="inlineStr"/>
+      <c r="AJ191" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Queila C.</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D192" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E192" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F192" t="n">
-        <v>162</v>
-[...15 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="G192" s="3" t="inlineStr"/>
+      <c r="H192" s="3" t="inlineStr"/>
+      <c r="I192" s="3" t="inlineStr"/>
       <c r="J192" s="3" t="inlineStr"/>
-      <c r="K192" s="3" t="inlineStr"/>
+      <c r="K192" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="L192" s="3" t="inlineStr"/>
       <c r="M192" s="3" t="inlineStr"/>
-      <c r="N192" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="N192" s="3" t="inlineStr"/>
+      <c r="O192" s="3" t="inlineStr"/>
+      <c r="P192" s="3" t="inlineStr"/>
       <c r="Q192" s="3" t="inlineStr"/>
       <c r="R192" s="3" t="inlineStr"/>
       <c r="S192" s="3" t="inlineStr"/>
-      <c r="T192" s="4" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="T192" s="3" t="inlineStr"/>
+      <c r="U192" s="3" t="inlineStr"/>
+      <c r="V192" s="3" t="inlineStr"/>
+      <c r="W192" s="3" t="inlineStr"/>
       <c r="X192" s="3" t="inlineStr"/>
-      <c r="Y192" s="3" t="inlineStr"/>
+      <c r="Y192" s="3" t="inlineStr">
+        <is>
+          <t>PD</t>
+        </is>
+      </c>
       <c r="Z192" s="3" t="inlineStr"/>
       <c r="AA192" s="3" t="inlineStr"/>
-      <c r="AB192" s="3" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="AB192" s="3" t="inlineStr"/>
+      <c r="AC192" s="3" t="inlineStr"/>
+      <c r="AD192" s="3" t="inlineStr"/>
       <c r="AE192" s="3" t="inlineStr"/>
       <c r="AF192" s="3" t="inlineStr"/>
       <c r="AG192" s="3" t="inlineStr"/>
       <c r="AH192" s="3" t="inlineStr"/>
-      <c r="AI192" s="3" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI192" s="3" t="inlineStr"/>
       <c r="AJ192" s="3" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Rafael B.</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D193" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E193" t="inlineStr">
         <is>
@@ -22542,124 +22110,116 @@
         <is>
           <t>Josiany S.</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
           <t>Técnico De Laboratório</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
           <t>Laboratório</t>
         </is>
       </c>
       <c r="D199" t="inlineStr">
         <is>
           <t>UPA VIA VERDE</t>
         </is>
       </c>
       <c r="E199" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F199" t="n">
-        <v>66</v>
+        <v>108</v>
       </c>
       <c r="G199" s="3" t="inlineStr"/>
       <c r="H199" s="3" t="inlineStr"/>
       <c r="I199" s="3" t="inlineStr"/>
       <c r="J199" s="3" t="inlineStr"/>
       <c r="K199" s="3" t="inlineStr"/>
       <c r="L199" s="3" t="inlineStr"/>
       <c r="M199" s="3" t="inlineStr"/>
       <c r="N199" s="3" t="inlineStr"/>
       <c r="O199" s="3" t="inlineStr"/>
       <c r="P199" s="3" t="inlineStr"/>
       <c r="Q199" s="3" t="inlineStr"/>
       <c r="R199" s="3" t="inlineStr"/>
       <c r="S199" s="3" t="inlineStr"/>
       <c r="T199" s="3" t="inlineStr"/>
       <c r="U199" s="3" t="inlineStr"/>
-      <c r="V199" s="4" t="inlineStr">
-[...14 lines deleted...]
-      <c r="Y199" s="3" t="inlineStr"/>
+      <c r="V199" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="W199" s="3" t="inlineStr"/>
+      <c r="X199" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="Y199" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="Z199" s="3" t="inlineStr"/>
-      <c r="AA199" s="4" t="inlineStr">
-[...24 lines deleted...]
-      <c r="AF199" s="3" t="inlineStr"/>
+      <c r="AA199" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AB199" s="3" t="inlineStr"/>
+      <c r="AC199" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AD199" s="3" t="inlineStr"/>
+      <c r="AE199" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AF199" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="AG199" s="3" t="inlineStr"/>
-      <c r="AH199" s="4" t="inlineStr">
-[...11 lines deleted...]
-          <t>M6</t>
+      <c r="AH199" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
+      <c r="AI199" s="3" t="inlineStr"/>
+      <c r="AJ199" s="3" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>