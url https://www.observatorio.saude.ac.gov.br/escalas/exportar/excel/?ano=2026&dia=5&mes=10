--- v0 (2026-03-30)
+++ v1 (2026-05-15)
@@ -448,51 +448,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AK28"/>
+  <dimension ref="A1:AK29"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="30" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
     <col width="25" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="15" customWidth="1" min="6" max="6"/>
     <col width="5" customWidth="1" min="7" max="7"/>
     <col width="5" customWidth="1" min="8" max="8"/>
     <col width="5" customWidth="1" min="9" max="9"/>
     <col width="5" customWidth="1" min="10" max="10"/>
     <col width="5" customWidth="1" min="11" max="11"/>
     <col width="5" customWidth="1" min="12" max="12"/>
     <col width="5" customWidth="1" min="13" max="13"/>
     <col width="5" customWidth="1" min="14" max="14"/>
     <col width="5" customWidth="1" min="15" max="15"/>
     <col width="5" customWidth="1" min="16" max="16"/>
     <col width="5" customWidth="1" min="17" max="17"/>
     <col width="5" customWidth="1" min="18" max="18"/>
@@ -2618,89 +2618,89 @@
           <t>Médico</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
           <t>Centro Cirúrgico</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
           <t>SERVICO ESPECIALIZADO EM DERMATOLOGIA</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
         </is>
       </c>
       <c r="F24" t="n">
         <v>16</v>
       </c>
       <c r="G24" s="4" t="inlineStr"/>
       <c r="H24" s="4" t="inlineStr"/>
       <c r="I24" s="4" t="inlineStr"/>
       <c r="J24" s="4" t="inlineStr"/>
-      <c r="K24" s="4" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="K24" s="4" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="L24" s="4" t="inlineStr"/>
       <c r="M24" s="4" t="inlineStr"/>
       <c r="N24" s="4" t="inlineStr"/>
       <c r="O24" s="4" t="inlineStr"/>
       <c r="P24" s="4" t="inlineStr"/>
       <c r="Q24" s="4" t="inlineStr"/>
-      <c r="R24" s="4" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="R24" s="4" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="S24" s="4" t="inlineStr"/>
       <c r="T24" s="4" t="inlineStr"/>
       <c r="U24" s="4" t="inlineStr"/>
       <c r="V24" s="4" t="inlineStr"/>
       <c r="W24" s="4" t="inlineStr"/>
       <c r="X24" s="4" t="inlineStr"/>
-      <c r="Y24" s="4" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="Y24" s="4" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="Z24" s="4" t="inlineStr"/>
       <c r="AA24" s="4" t="inlineStr"/>
       <c r="AB24" s="4" t="inlineStr"/>
       <c r="AC24" s="4" t="inlineStr"/>
       <c r="AD24" s="4" t="inlineStr"/>
       <c r="AE24" s="4" t="inlineStr"/>
-      <c r="AF24" s="4" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AF24" s="4" t="inlineStr">
+        <is>
+          <t>T4</t>
+        </is>
+      </c>
+      <c r="AG24" s="4" t="inlineStr"/>
       <c r="AH24" s="4" t="inlineStr"/>
       <c r="AI24" s="4" t="inlineStr"/>
       <c r="AJ24" s="4" t="inlineStr"/>
       <c r="AK24" s="4" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Alivandra A.</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
           <t>PS / Emergência / Curativo</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE ASSIS BRASIL</t>
         </is>
@@ -2806,139 +2806,91 @@
         <is>
           <t>Marcilene T.</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>Técnico De Enfermagem</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
           <t>PS / Emergência / Curativo</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>UNIDADE MISTA DE ASSIS BRASIL</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Contrato/CLT - QEE</t>
         </is>
       </c>
       <c r="F26" t="n">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="G26" s="4" t="inlineStr"/>
+        <v>24</v>
+      </c>
+      <c r="G26" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
+        </is>
+      </c>
       <c r="H26" s="4" t="inlineStr"/>
-      <c r="I26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I26" s="4" t="inlineStr"/>
       <c r="J26" s="4" t="inlineStr"/>
-      <c r="K26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="K26" s="4" t="inlineStr"/>
       <c r="L26" s="4" t="inlineStr"/>
-      <c r="M26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="M26" s="4" t="inlineStr"/>
       <c r="N26" s="4" t="inlineStr"/>
-      <c r="O26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O26" s="4" t="inlineStr"/>
       <c r="P26" s="4" t="inlineStr"/>
-      <c r="Q26" s="3" t="inlineStr">
-[...1 lines deleted...]
-          <t>T6</t>
+      <c r="Q26" s="4" t="inlineStr">
+        <is>
+          <t>PN</t>
         </is>
       </c>
       <c r="R26" s="4" t="inlineStr"/>
-      <c r="S26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="S26" s="4" t="inlineStr"/>
       <c r="T26" s="4" t="inlineStr"/>
-      <c r="U26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="U26" s="4" t="inlineStr"/>
       <c r="V26" s="4" t="inlineStr"/>
-      <c r="W26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="W26" s="4" t="inlineStr"/>
       <c r="X26" s="4" t="inlineStr"/>
-      <c r="Y26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Y26" s="4" t="inlineStr"/>
       <c r="Z26" s="4" t="inlineStr"/>
-      <c r="AA26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AA26" s="4" t="inlineStr"/>
       <c r="AB26" s="4" t="inlineStr"/>
-      <c r="AC26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AC26" s="4" t="inlineStr"/>
       <c r="AD26" s="4" t="inlineStr"/>
       <c r="AE26" s="4" t="inlineStr"/>
       <c r="AF26" s="4" t="inlineStr"/>
-      <c r="AG26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AG26" s="4" t="inlineStr"/>
       <c r="AH26" s="4" t="inlineStr"/>
-      <c r="AI26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AI26" s="4" t="inlineStr"/>
       <c r="AJ26" s="4" t="inlineStr"/>
-      <c r="AK26" s="4" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="AK26" s="4" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Jose A.</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
           <t>Enfermeiro</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
           <t>Emergência</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
           <t>UPA SOBRAL</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Efetivo/Concursado</t>
@@ -3065,48 +3017,113 @@
       </c>
       <c r="Z28" s="4" t="inlineStr"/>
       <c r="AA28" s="4" t="inlineStr"/>
       <c r="AB28" s="4" t="inlineStr"/>
       <c r="AC28" s="4" t="inlineStr"/>
       <c r="AD28" s="4" t="inlineStr"/>
       <c r="AE28" s="4" t="inlineStr"/>
       <c r="AF28" s="4" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
       <c r="AG28" s="4" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
       <c r="AH28" s="4" t="inlineStr"/>
       <c r="AI28" s="4" t="inlineStr">
         <is>
           <t>PN</t>
         </is>
       </c>
       <c r="AJ28" s="4" t="inlineStr"/>
       <c r="AK28" s="4" t="inlineStr"/>
+    </row>
+    <row r="29">
+      <c r="A29" t="inlineStr">
+        <is>
+          <t>Jamilly M.</t>
+        </is>
+      </c>
+      <c r="B29" t="inlineStr">
+        <is>
+          <t>Nível Superior</t>
+        </is>
+      </c>
+      <c r="C29" t="inlineStr">
+        <is>
+          <t>NAST</t>
+        </is>
+      </c>
+      <c r="D29" t="inlineStr">
+        <is>
+          <t>UPA SOBRAL</t>
+        </is>
+      </c>
+      <c r="E29" t="inlineStr">
+        <is>
+          <t>Efetivo/Concursado</t>
+        </is>
+      </c>
+      <c r="F29" t="n">
+        <v>6</v>
+      </c>
+      <c r="G29" s="4" t="inlineStr"/>
+      <c r="H29" s="4" t="inlineStr"/>
+      <c r="I29" s="4" t="inlineStr"/>
+      <c r="J29" s="4" t="inlineStr"/>
+      <c r="K29" s="4" t="inlineStr"/>
+      <c r="L29" s="4" t="inlineStr"/>
+      <c r="M29" s="4" t="inlineStr"/>
+      <c r="N29" s="4" t="inlineStr"/>
+      <c r="O29" s="3" t="inlineStr">
+        <is>
+          <t>T6</t>
+        </is>
+      </c>
+      <c r="P29" s="4" t="inlineStr"/>
+      <c r="Q29" s="4" t="inlineStr"/>
+      <c r="R29" s="4" t="inlineStr"/>
+      <c r="S29" s="4" t="inlineStr"/>
+      <c r="T29" s="4" t="inlineStr"/>
+      <c r="U29" s="4" t="inlineStr"/>
+      <c r="V29" s="4" t="inlineStr"/>
+      <c r="W29" s="4" t="inlineStr"/>
+      <c r="X29" s="4" t="inlineStr"/>
+      <c r="Y29" s="4" t="inlineStr"/>
+      <c r="Z29" s="4" t="inlineStr"/>
+      <c r="AA29" s="4" t="inlineStr"/>
+      <c r="AB29" s="4" t="inlineStr"/>
+      <c r="AC29" s="4" t="inlineStr"/>
+      <c r="AD29" s="4" t="inlineStr"/>
+      <c r="AE29" s="4" t="inlineStr"/>
+      <c r="AF29" s="4" t="inlineStr"/>
+      <c r="AG29" s="4" t="inlineStr"/>
+      <c r="AH29" s="4" t="inlineStr"/>
+      <c r="AI29" s="4" t="inlineStr"/>
+      <c r="AJ29" s="4" t="inlineStr"/>
+      <c r="AK29" s="4" t="inlineStr"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:G1"/>
   </mergeCells>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>